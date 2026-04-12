--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1232,264 +1232,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
+                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3), pp.247 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889846v1</w:t>
+                <w:t xml:space="preserve">hal-01889850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting archaeological thin sections in high-resolution: A comparison of methods and discussion of applications</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touzé O.; Noiret P.; Salomon H.; Goutas N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe:new sites, new data, new readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, </w:t>
@@ -3552,51 +3552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,389 +4076,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Bichot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
+              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918423v1</w:t>
+                <w:t xml:space="preserve">hal-04754973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Élise Cormarèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Damery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04754973v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03934038v1</w:t>
+                <w:t xml:space="preserve">hal-03918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
               </w:r>
@@ -4560,276 +4560,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie, Toulouse.; UMR5608 TRACES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531357v1</w:t>
+                <w:t xml:space="preserve">halshs-03927117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927117v1</w:t>
+                <w:t xml:space="preserve">hal-03531357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,254 +4888,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t>
+                <w:t xml:space="preserve">Trenton Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531397v1</w:t>
+                <w:t xml:space="preserve">hal-02463385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trenton Holliday</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02463385v1</w:t>
+                <w:t xml:space="preserve">hal-03531397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,164 +5387,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434678v1</w:t>
+                <w:t xml:space="preserve">hal-05379331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5603,182 +5607,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sauvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379331v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
               </w:r>
@@ -5898,51 +5898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Holliday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7084,51 +7084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan et perspectives des campagnes de réévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Musée de l'Aurignacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aurignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan des recherches 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique départementale du département 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Occitanie, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7229,273 +7229,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-03914902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914902v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation anthropique du versant nord pyrénéen entre 26 et 21 ka cal BP. Entre dynamiques culturelles et processus taphonomiques</w:t>
               </w:r>
@@ -7619,77 +7619,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Joana Gabucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7731,51 +7731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the “trees” to better see the “forest”: Navigating local-level detail at the Aurignacian open-air campsite of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8046,51 +8046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campement de plein air de Régismont-le-Haut (Hérault, France) : un jalon aurignacien entre Méditerranée et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,277 +8152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
+              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980773v1</w:t>
+                <w:t xml:space="preserve">halshs-01980750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980750v1</w:t>
+                <w:t xml:space="preserve">halshs-01980773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fireplace variability in the Aurignacian. A multiscale analysis at the open-air campsite of Régismont-le-Haut (Hérault, France)</w:t>
               </w:r>
@@ -8555,277 +8555,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
+              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286627v1</w:t>
+                <w:t xml:space="preserve">hal-05378675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
+              <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378675v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire management during Early Upper Palaeolithic : archaeological and experimental results from the Régismont-le-Haut Aurignacian campsite</w:t>
               </w:r>
@@ -8837,51 +8837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="529E797D"/>
+    <w:nsid w:val="E7FD10EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>