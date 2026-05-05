--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1232,264 +1232,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
+                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889850v1</w:t>
+                <w:t xml:space="preserve">hal-01889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3), pp.247 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889846v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting archaeological thin sections in high-resolution: A comparison of methods and discussion of applications</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,291 +1940,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic signatures of fireplaces: Experimental references for archaeological interpretations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Art et la manière : Approche technologique des céramiques de dépôt dans le mégalithisme sénégambien – Le cas de la nécropole de Wanar (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Quénéa</w:t>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Sellami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.115-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3213/2191-5784-10289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360334v1</w:t>
+                <w:t xml:space="preserve">hal-01488024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art et la manière : Approche technologique des céramiques de dépôt dans le mégalithisme sénégambien – Le cas de la nécropole de Wanar (Sénégal)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+                <w:t xml:space="preserve">Organic signatures of fireplaces: Experimental references for archaeological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bernard</w:t>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (2), pp.115-134. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3213/2191-5784-10289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488024v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t>
               </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithic monumentality in Africa: from graves to stone circles at Wanar, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,77 +2909,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II.2.3.2 – Fouilles archéologiques aux abords du monument XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Athié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,64 +3034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch - II.2.1.2 – Fouilles archéologiques aux abords du monument I et de son alignement de pierres frontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,64 +3155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II. 3.5.6 - Modalités de l'exploitation dans les carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,77 +3276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II.2.3.4 – Fouille archéologique du monument XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touzé O.; Noiret P.; Salomon H.; Goutas N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe:new sites, new data, new readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, </w:t>
@@ -3552,51 +3552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,389 +4076,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754973v1</w:t>
+                <w:t xml:space="preserve">hal-03918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03934038v1</w:t>
+                <w:t xml:space="preserve">hal-04754973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+                <w:t xml:space="preserve">Élise Cormarèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Deschamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+                <w:t xml:space="preserve">Margot Damery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bichot</w:t>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03918423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
               </w:r>
@@ -4560,276 +4560,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SRA Occitanie, Toulouse.; UMR5608 TRACES. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03927117v1</w:t>
+                <w:t xml:space="preserve">hal-03531357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie, Toulouse.; UMR5608 TRACES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03531357v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,254 +4888,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trenton Holliday</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463385v1</w:t>
+                <w:t xml:space="preserve">hal-03531397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Holliday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531397v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
@@ -5147,77 +5147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2011, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,1748 +5387,1748 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379331v1</w:t>
+                <w:t xml:space="preserve">hal-05118313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Herkert</w:t>
+                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sauvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379318v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434678v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Herkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Würschem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118313v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Louis Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769337v1</w:t>
+                <w:t xml:space="preserve">hal-04755028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie des niveaux Paléolithique moyen de la grotte Gatzarria (Pyrénées-Atlantiques, France) : la piste de la biocorrosion. Analyses géochimiques de résidus à la surface de vestiges lithiques</w:t>
+                <w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381267v1</w:t>
+                <w:t xml:space="preserve">hal-04769337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomie des niveaux Paléolithique moyen de la grotte Gatzarria (Pyrénées-Atlantiques, France) : la piste de la biocorrosion. Analyses géochimiques de résidus à la surface de vestiges lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Géoarchéologie - Approches interdisciplinaires pour l'archéologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859520v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martres Tolosane - La Houillère (31) : Résultats préliminaires de la fouille d’un ensemble paléolithique supérieur récent dans la vallée de la Garonne</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Würschem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Zoom sur l'archéologie préventive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Géoarchéologie - Approches interdisciplinaires pour l'archéologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859515v1</w:t>
+                <w:t xml:space="preserve">hal-04859520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+                <w:t xml:space="preserve">Martres Tolosane - La Houillère (31) : Résultats préliminaires de la fouille d’un ensemble paléolithique supérieur récent dans la vallée de la Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Zoom sur l'archéologie préventive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755028v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Gardeur</w:t>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755023v1</w:t>
+                <w:t xml:space="preserve">hal-04273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie organique appliquée aux foyers préhistoriques : approches expérimentales, archéologiques et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "ArchAn: journées toulousaines d'écahnges entre archéologie et analyses chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859523v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géochimie organique appliquée aux foyers préhistoriques : approches expérimentales, archéologiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "ArchAn: journées toulousaines d'écahnges entre archéologie et analyses chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280766v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du feu durant la Préhistoire: Panorama d’une innovation technique déterminante</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation "Journée de l'AssEmCa 2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AssEmCa, Mar 2023, Saint-André-de-Cubzac, France</w:t>
+              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859528v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’usage du feu durant la Préhistoire: Panorama d’une innovation technique déterminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t>
+              <w:t xml:space="preserve">Médiation "Journée de l'AssEmCa 2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AssEmCa, Mar 2023, Saint-André-de-Cubzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273922v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+                <w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t>
+              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310870v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan et perspectives des campagnes de réévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Musée de l'Aurignacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aurignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan des recherches 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique départementale du département 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Occitanie, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7619,77 +7619,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Joana Gabucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7731,51 +7731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the “trees” to better see the “forest”: Navigating local-level detail at the Aurignacian open-air campsite of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8046,51 +8046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campement de plein air de Régismont-le-Haut (Hérault, France) : un jalon aurignacien entre Méditerranée et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,398 +8152,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Fireplace variability in the Aurignacian. A multiscale analysis at the open-air campsite of Régismont-le-Haut (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+              <w:t xml:space="preserve">Society for American Archaeology 80th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980750v1</w:t>
+                <w:t xml:space="preserve">hal-02013842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
+              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980773v1</w:t>
+                <w:t xml:space="preserve">halshs-01980750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireplace variability in the Aurignacian. A multiscale analysis at the open-air campsite of Régismont-le-Haut (Hérault, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for American Archaeology 80th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013842v1</w:t>
+                <w:t xml:space="preserve">halshs-01980773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8555,277 +8555,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
+              <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378675v1</w:t>
+                <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
+              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286627v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire management during Early Upper Palaeolithic : archaeological and experimental results from the Régismont-le-Haut Aurignacian campsite</w:t>
               </w:r>
@@ -8837,51 +8837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7FD10EA"/>
+    <w:nsid w:val="6D21278F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>