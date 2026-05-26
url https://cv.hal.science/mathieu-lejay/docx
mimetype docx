--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1232,264 +1232,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
+                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3), pp.247 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889846v1</w:t>
+                <w:t xml:space="preserve">hal-01889850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of the Cave and into the Light: Perspectives and Challenges of Radiocarbon Dating an Open-Air Aurignacian Site (Régismont-le-Haut, Mediterranean France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Space and time in the Upper Palaeolithic: Case studies from Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-018-0011-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting archaeological thin sections in high-resolution: A comparison of methods and discussion of applications</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Aurignacian daily life and camp organization: The open-air site of Régismont-le-Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,90 +1773,102 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 498, pp.69-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,739 +1903,739 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (3), pp.575-579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2017.14809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art et la manière : Approche technologique des céramiques de dépôt dans le mégalithisme sénégambien – Le cas de la nécropole de Wanar (Sénégal)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+                <w:t xml:space="preserve">Organic signatures of fireplaces: Experimental references for archaeological interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laporte</w:t>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3213/2191-5784-10289⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488024v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic signatures of fireplaces: Experimental references for archaeological interpretations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">L’Art et la manière : Approche technologique des céramiques de dépôt dans le mégalithisme sénégambien – Le cas de la nécropole de Wanar (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delvoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Quénéa</w:t>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Sellami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.115-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3213/2191-5784-10289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360334v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bossats (Ormesson, Paris basin, France): A new early Gravettian bison processing camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 359-360, pp.520 - 534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matières colorantes sur le site de plein air aurignacien de Régismont-le-Haut (Poilhes, Hérault). Acquisition, transformations et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (4), pp.631-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2014.14460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithic monumentality in Africa: from graves to stone circles at Wanar, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (332), pp.409-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2633,156 +2645,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2792,100 +2804,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéologique et expérimentale des structures de combustion au Paléolithique supérieur ancien. Analyse multiscalaire (micromorphologie et géochimie organique) appliquée aux sites de Régismont-le-Haut et des Bossats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse - Jean Jaurès, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01910569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2895,708 +2907,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II.2.3.2 – Fouilles archéologiques aux abords du monument XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Athié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.421-436, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch - II.2.1.2 – Fouilles archéologiques aux abords du monument I et de son alignement de pierres frontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.182-196, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II. 3.5.6 - Modalités de l'exploitation dans les carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.1037-1059, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. II.2.3.4 – Fouille archéologique du monument XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole aux amants pétrifiés. Ruines mégalithiques de Wanar (Région de Kaffrine, Sénégal), Patrimoine mondial de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.472-783, 2024, 9781803277653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Features from the Gravettian Open-Air Site of Les Bossats (Ormesson, France): An Ongoing Collective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touzé O.; Noiret P.; Salomon H.; Goutas N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés gravettiennes du Nord-Ouest européen : nouveaux sites, nouvelles données, nouvelles lectures / Gravettian societies in North-western Europe:new sites, new data, new readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Liège; Société royale belge d’Anthropologie et de Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2021, ANTHROPOLOGICA ET PRÆHISTORICA, 978-2-87562-297-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Régismont-le-Haut » (Poilhes, Hérault, France), fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,212 +3621,212 @@
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bodu; Clément Paris; Cyril Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-64, 2019, Paléolithique supérieur ancien, Paléolithique final – Mésolithique, 978-2-913745-79-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3824,1552 +3836,1552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de fouilles programmées 2024, Troisième année de la première autorisation triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’Archéologie Occitanie. 2025, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) 2022 - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2024, 174 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Cormarèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Damery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Marticorena</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03918423v1</w:t>
+                <w:t xml:space="preserve">hal-03934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2022, Première année de triennale. La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Cormarèche</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03934038v1</w:t>
+                <w:t xml:space="preserve">hal-03918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération de Fouilles Programmées 2021, Première année (demande annuelle), La grotte des Jonquilles (Caniac-du-causse, Lot), Un nouveau site Mésolithique dans le Haut-Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie, Toulouse.; UMR5608 TRACES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03531357v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille Archéologique de la Haille de Pout, Cirque de Troumouse, Gèdre (Hautes-Pyrénées). Rapport de fouille programmée 2021</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SRA Occitanie, Toulouse.; UMR5608 TRACES. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2021, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927117v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2020, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03531397v1</w:t>
+                <w:t xml:space="preserve">hal-02463385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station de La Balutie (commune de Montignac, Dordogne). Rapport de fouille 2019 et demande d'opération triannuelle 2020-2022</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurignac II (Aurignac, Haute-Garonne) - Rapport d'opération de fouille programmée (Opération 1411136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2019, 104 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02463385v1</w:t>
+                <w:t xml:space="preserve">hal-03531397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2011, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2010, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5379,2606 +5391,2606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Herkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Würschem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118313v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434678v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Aurignac I à Aurignac II, réévaluation des découvertes anciennes et apports des opérations 2019-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sauvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379331v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Herkert</w:t>
+                <w:t xml:space="preserve">Settlements and connectivity in the context of the pioneer’s neolithisation in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">ENE 2025 - 2nd International Conference on the Emergence of the Neolithic in Europe Zadar, 22-25 May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379318v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755028v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taphonomie des niveaux Paléolithique moyen de la grotte Gatzarria (Pyrénées-Atlantiques, France) : la piste de la biocorrosion. Analyses géochimiques de résidus à la surface de vestiges lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryelle Bessou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769337v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie des niveaux Paléolithique moyen de la grotte Gatzarria (Pyrénées-Atlantiques, France) : la piste de la biocorrosion. Analyses géochimiques de résidus à la surface de vestiges lithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Würschem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Géoarchéologie - Approches interdisciplinaires pour l'archéologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381267v1</w:t>
+                <w:t xml:space="preserve">hal-04859520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
+                <w:t xml:space="preserve">Martres Tolosane - La Houillère (31) : Résultats préliminaires de la fouille d’un ensemble paléolithique supérieur récent dans la vallée de la Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Géoarchéologie - Approches interdisciplinaires pour l'archéologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Zoom sur l'archéologie préventive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859520v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martres Tolosane - La Houillère (31) : Résultats préliminaires de la fouille d’un ensemble paléolithique supérieur récent dans la vallée de la Garonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Zoom sur l'archéologie préventive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Sep 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859515v1</w:t>
+                <w:t xml:space="preserve">hal-04755028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géochimie organique appliquée aux foyers préhistoriques : approches expérimentales, archéologiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "ArchAn: journées toulousaines d'écahnges entre archéologie et analyses chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273922v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t>
+              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310870v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie organique appliquée aux foyers préhistoriques : approches expérimentales, archéologiques et perspectives</w:t>
+                <w:t xml:space="preserve">L’usage du feu durant la Préhistoire: Panorama d’une innovation technique déterminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "ArchAn: journées toulousaines d'écahnges entre archéologie et analyses chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Médiation "Journée de l'AssEmCa 2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AssEmCa, Mar 2023, Saint-André-de-Cubzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859523v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
+              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755023v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du feu durant la Préhistoire: Panorama d’une innovation technique déterminante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation "Journée de l'AssEmCa 2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AssEmCa, Mar 2023, Saint-André-de-Cubzac, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859528v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières communautés paysannes en Languedoc méditerranéen : actualités du PCR PREME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres Méridionales de Préhistoire Récente, « Savoir-faire, chaînes opératoires, traditions techniques, communautés de pratiques des sociétés de la Préhistoire récente (VIIIe-IIe mill. av. J.-C. &amp; Actualités de la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280766v1</w:t>
+                <w:t xml:space="preserve">hal-04310870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan et perspectives des campagnes de réévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Musée de l'Aurignacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aurignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignac II, bilan des recherches 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique départementale du département 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Occitanie, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914902v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation anthropique du versant nord pyrénéen entre 26 et 21 ka cal BP. Entre dynamiques culturelles et processus taphonomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pallier C.,; Renard C.; Jarry M.; Lejay M., Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Investigating the “trees” to better see the “forest”: Navigating local-level detail at the Aurignacian open-air campsite of Régismont-le-Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980921v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the “trees” to better see the “forest”: Navigating local-level detail at the Aurignacian open-air campsite of Régismont-le-Haut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joana Gabucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980895v1</w:t>
+                <w:t xml:space="preserve">halshs-01980921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Use during the Early Upper Paleolithic: Complex Behaviors Highlighted by Fuels Management and Layout Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,891 +8009,891 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campement de plein air de Régismont-le-Haut (Hérault, France) : un jalon aurignacien entre Méditerranée et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien, où en sommes-nous ? - session 2 du 28e Congrès Préhistorique de France, Amiens, 30 mai - 4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireplace variability in the Aurignacian. A multiscale analysis at the open-air campsite of Régismont-le-Haut (Hérault, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Mensan</w:t>
+                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for American Archaeology 80th annual meeting</w:t>
+              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013842v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980750v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aurignacian open-air campsite of Régismont-le-Haut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fireplace variability in the Aurignacian. A multiscale analysis at the open-air campsite of Régismont-le-Haut (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Space and time in the Upper Palaeolithic : for a mixed traditions approach to the study of prehistory/ Espace et temps au Paléolithique supérieur : pour une approche pluritraditionelle à la préhistoire », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Franciso, United States</w:t>
+              <w:t xml:space="preserve">Society for American Archaeology 80th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980773v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire management during Early Upper Palaeolithic : archaeological and experimental results from the Régismont-le-Haut Aurignacian campsite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,65 +8912,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnoarchaeology of Fire-February 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9026,51 +9038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D21278F"/>
+    <w:nsid w:val="C4965455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lejay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5867-7394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240806360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.103923" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Burr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-018-0011-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKNH0S9D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Czechowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vandermeulen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21706" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLT64KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.06.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01488024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10289" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14460" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delvoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01910569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Athi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Djouad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>