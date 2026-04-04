--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -162,1048 +162,1305 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trains, gares et chemins de fer en Europe centrale et orientale : littérature et cinéma</w:t>
+                <w:t xml:space="preserve">Douloureuse lucidité et profonde mélancolie. Béla Tarr, première décennie (1977-1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024 – 2 (22), pp.113-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Galmiche</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18474-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030876v1</w:t>
+                <w:t xml:space="preserve">hal-05563795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Visions of Female Intimacies: Aleksandra Terpińska's Teen Movies</w:t>
+                <w:t xml:space="preserve">Disturbing eroticisation of (male) bodies in Sergei Parajanov’s films: Mythological revelation of a moral impediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINÉFEMMES. Women’s Cinema of the 21 st Century – From Film d’Autrice to Genre Cinema</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031003v1</w:t>
+              <w:t xml:space="preserve">Sexuality, Nudity and the Body in Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge; Routledge, pp.157-170, 2025, 9781032615325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032615417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érotisation des corps chez Serguei Paradjanov : poétique du désir et politique de l’empêchement</w:t>
+                <w:t xml:space="preserve">Faute d’amour ou l’intimité empêchée chez Andreï Zviaguintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and nudity in the Soviet Cinema</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031008v1</w:t>
+              <w:t xml:space="preserve">Le cinéma d'Andreï Zviaguintsev : Traversées d’un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mimesis, pp.181-200, 2025, 9788869764523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer la mélancolie. Intimité, aveux et vérités du couple chez Tarr (1977-1987)</w:t>
+                <w:t xml:space="preserve">Naissance d’une presse homosexuelle clandestine : le cas polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031019v1</w:t>
+              <w:t xml:space="preserve">Samizdat : publications clandestines et autoédition en Europe centrale et orientale, 1950-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782380944112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie et spectralité chez Loznitsa : une expérience « anachronique » de la réalité (post-)soviétique ?</w:t>
+                <w:t xml:space="preserve">Après hier. Généalogie et spectralité chez Loznitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serguei Loznitsa : Un cinéma à l'épreuve du monde</w:t>
-[...310 lines deleted...]
-                <w:t xml:space="preserve">hal-04031052v1</w:t>
+              <w:t xml:space="preserve">Serguei Loznitsa : un cinéma à l’épreuve du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7574-3606-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance d’une presse homosexuelle clandestine : le cas polonais</w:t>
+                <w:t xml:space="preserve">Trains, gares et chemins de fer en Europe centrale et orientale : littérature et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04030624v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bechtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'ORBEM Éditions, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political Visions of Female Intimacies: Aleksandra Terpińska's Teen Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CINÉFEMMES. Women’s Cinema of the 21 st Century – From Film d’Autrice to Genre Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hagen, Feb 2023, Hagen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’érotisation des corps chez Serguei Paradjanov : poétique du désir et politique de l’empêchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuality and nudity in the Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA); INALCO, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestiquer la mélancolie. Intimité, aveux et vérités du couple chez Tarr (1977-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA); Sorbonne Université, CNRS (Eur'ORBEM), Mar 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généalogie et spectralité chez Loznitsa : une expérience « anachronique » de la réalité (post-)soviétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serguei Loznitsa : Un cinéma à l'épreuve du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA), Oct 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au colloque « Marges en images »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges en images. Périphéries, minorités et tabous dans les films de Marcel Łoziński, Pál Schiffer et Želimir Žilnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, CNRS (Eur’Orbem), Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre stases et passages : la gare comme espace de regards dans le cinéma documentaire d’Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trains : persistance et variation des modèles narratifs et iconographiques en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, CNRS (Eur'ORBEM), Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes religieuses et subversions morales dans le cinéma polonais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, politique et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEID, Oct 2020, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Radziszewski’s performance art and Queer Activism in Contemporary Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECS Conference (Media tactics and engagement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Jun 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béla Tarr : Les métamorphoses d'un visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlotta Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1271,51 +1528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D024EA"/>
+    <w:nsid w:val="DF7AC532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1502,51 +1759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lericq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2743-4706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168609738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Berkane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lericq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2743-4706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168609738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18474-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Berkane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>