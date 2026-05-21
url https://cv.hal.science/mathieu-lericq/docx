--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -162,1305 +162,2536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douloureuse lucidité et profonde mélancolie. Béla Tarr, première décennie (1977-1987)</w:t>
+                <w:t xml:space="preserve">Trains, gares et chemins de fer en Europe centrale et orientale : littérature et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Siatkowska-Callebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bechtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">Trains : persistance et variation des modèles narratifs et iconographiques en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. Eur'ORBEM Éditions, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revoir Béla Tarr. Généalogies, influences, résonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revoir Béla Tarr. Généalogies, influences, résonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Denis, France. 2 (22), Classiques Garnier, 2025, 978-2-406-18473-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18474-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05563795v1</w:t>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbing eroticisation of (male) bodies in Sergei Parajanov’s films: Mythological revelation of a moral impediment</w:t>
+                <w:t xml:space="preserve">L’âge tendre ? Rêveries enfantines et normes autoritaires dans les films d’Arūnas Žebriūnas (1965-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality, Nudity and the Body in Soviet Cinema</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05563797v1</w:t>
+              <w:t xml:space="preserve">Le plus important de tous les âges. Enfants, enfance(s) et enfantin dans le cinéma soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eugénie Zvonkine; Catherine Géry; Stanislas de Courville; Brigit Beumers, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faute d’amour ou l’intimité empêchée chez Andreï Zviaguintsev</w:t>
+                <w:t xml:space="preserve">‘Remigration’ juive et production cinématographique en Europe centrale (1945-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cinéma d'Andreï Zviaguintsev : Traversées d’un monde en crise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05563801v1</w:t>
+              <w:t xml:space="preserve">Cinéma et 'rémigration' vers l’Allemagne et l’Europe après 1945 : quelles perspectives pour l’histoire du cinéma ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Guillon; Imme Klages; Nedjma Moussaoui, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance d’une presse homosexuelle clandestine : le cas polonais</w:t>
+                <w:t xml:space="preserve">Reconstitution et disparition de la coopérative Kinor (1945-1949) : un cercle de créateurs en marge de l’industrie cinématographique polonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Samizdat : publications clandestines et autoédition en Europe centrale et orientale, 1950-1990</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04030848v1</w:t>
+              <w:t xml:space="preserve">Associations, réseaux, cercles et salons. Regroupements de professionnel·les et industrie du cinéma (1917-1961)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Demoulin; Katalin Por, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après hier. Généalogie et spectralité chez Loznitsa</w:t>
+                <w:t xml:space="preserve">Marin Karmitz - Krzysztof Kieślowski : Fabrique d’une collaboration (1990-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serguei Loznitsa : un cinéma à l’épreuve du monde</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04030624v1</w:t>
+              <w:t xml:space="preserve">Marin Karmitz, MK2, une traversée du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine De Baecque, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes du passé juif en Europe centrale : Reconnaître, nommer, imaginer (Introduction au colloque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre persistance et eﬀacement : Élaboration littéraire et cinématographique autour du passé juif en Europe centrale (1945-1967) — Hongrie, Pologne, Tchécoslovaquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Lericq; Ophir Levy, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révéler les atrocités de la Seconde Guerre mondiale et la destruction des Juifs dans le cinéma documentaire : Yannick Bellon avant Alain Resnais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Voir Yannick Bellon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Le Pajolec; Aurore Renaut, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer pour (espérer) survivre : Fictions sportives dans l’univers concentrationnaire — Perspective centre-européenne (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports : Puissances d’images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophir Levy; Damien Marguet; Dork Zabunyan, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picturing The Pain: Extreme Brutality And Medical Care in Central European Holocaust Films. The cases of 'The Last Stage' by Wanda Jakubowska (1947) and 'Distant Journey' by Alfréd Radok (1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECS 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Visions of Female Intimacies: Aleksandra Terpińska's Teen Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CINÉFEMMES. Women’s Cinema of the 21 st Century – From Film d’Autrice to Genre Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hagen, Feb 2023, Hagen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘retour’ du religieux dans le cinéma centre-européen (1968-1989) : les cas de la Hongrie et de la Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et révolution conservatrice : Perspectives comparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Bayart, Oct 2023, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’érotisation des corps chez Serguei Paradjanov : poétique du désir et politique de l’empêchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuality and nudity in the Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA); INALCO, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestiquer la mélancolie. Intimité, aveux et vérités du couple chez Tarr (1977-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA); Sorbonne Université, CNRS (Eur'ORBEM), Mar 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généalogie et spectralité chez Loznitsa : une expérience « anachronique » de la réalité (post-)soviétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serguei Loznitsa : Un cinéma à l'épreuve du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes Saint-Denis (ESTCA), Oct 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au colloque « Marges en images »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges en images. Périphéries, minorités et tabous dans les films de Marcel Łoziński, Pál Schiffer et Želimir Žilnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, CNRS (Eur’Orbem), Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre stases et passages : la gare comme espace de regards dans le cinéma documentaire d’Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trains : persistance et variation des modèles narratifs et iconographiques en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, CNRS (Eur'ORBEM), Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes religieuses et subversions morales dans le cinéma polonais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, politique et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEID, Oct 2020, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Radziszewski’s performance art and Queer Activism in Contemporary Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECS Conference (Media tactics and engagement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Jun 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trains, gares et chemins de fer en Europe centrale et orientale : littérature et cinéma</w:t>
+                <w:t xml:space="preserve">Douloureuse lucidité et profonde mélancolie. Béla Tarr, première décennie (1977-1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04030876v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024 – 2 (22), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18474-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer un corps « homosexualisé » en Pologne (post)communiste : l'archéologie d'un trouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinités laborieuses : corps d’ouvriers et des travailleurs face au trouble du genre dans le cinéma polonais (1953-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.58-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.2438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Visions of Female Intimacies: Aleksandra Terpińska's Teen Movies</w:t>
+                <w:t xml:space="preserve">Disturbing eroticisation of (male) bodies in Sergei Parajanov’s films: Mythological revelation of a moral impediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINÉFEMMES. Women’s Cinema of the 21 st Century – From Film d’Autrice to Genre Cinema</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031003v1</w:t>
+              <w:t xml:space="preserve">Sexuality, Nudity and the Body in Soviet Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge; Routledge, pp.157-170, 2025, 9781032615325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032615417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érotisation des corps chez Serguei Paradjanov : poétique du désir et politique de l’empêchement</w:t>
+                <w:t xml:space="preserve">Faute d’amour ou l’intimité empêchée chez Andreï Zviaguintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality and nudity in the Soviet Cinema</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031008v1</w:t>
+              <w:t xml:space="preserve">Le cinéma d'Andreï Zviaguintsev : Traversées d’un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mimesis, pp.181-200, 2025, 9788869764523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestiquer la mélancolie. Intimité, aveux et vérités du couple chez Tarr (1977-1987)</w:t>
+                <w:t xml:space="preserve">Naissance d’une presse homosexuelle clandestine : le cas polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revoir Béla Tarr : généalogies, influences, résonances</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031019v1</w:t>
+              <w:t xml:space="preserve">Samizdat : publications clandestines et autoédition en Europe centrale et orientale, 1950-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782380944112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie et spectralité chez Loznitsa : une expérience « anachronique » de la réalité (post-)soviétique ?</w:t>
+                <w:t xml:space="preserve">Après hier. Généalogie et spectralité chez Loznitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serguei Loznitsa : Un cinéma à l'épreuve du monde</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031041v1</w:t>
+              <w:t xml:space="preserve">Serguei Loznitsa : un cinéma à l’épreuve du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7574-3606-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au colloque « Marges en images »</w:t>
+                <w:t xml:space="preserve">Le cinéma de Krzysztof Kieślowski (1966-1988) : une expérience politique de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HiCSA Éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges en images. Périphéries, minorités et tabous dans les films de Marcel Łoziński, Pál Schiffer et Želimir Žilnik</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031257v1</w:t>
+              <w:t xml:space="preserve">La double vie de Kieślowski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre stases et passages : la gare comme espace de regards dans le cinéma documentaire d’Europe centrale et orientale</w:t>
+                <w:t xml:space="preserve">Le cinéma de Krzysztof Kieślowski (1966-1988) : Une expérience politique de l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HiCSA Éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trains : persistance et variation des modèles narratifs et iconographiques en Europe centrale et orientale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031022v1</w:t>
+              <w:t xml:space="preserve">La double vie de Krzysztof Kieślowski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes religieuses et subversions morales dans le cinéma polonais contemporain</w:t>
+                <w:t xml:space="preserve">Constater une présence : personnes hors-normes et personnages homosexuels dans le documentaire est-européen depuis 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HiCSA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, politique et cinéma</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031029v1</w:t>
+              <w:t xml:space="preserve">L’écriture documentaire de l’histoire : le montage en récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Radziszewski’s performance art and Queer Activism in Contemporary Poland</w:t>
+                <w:t xml:space="preserve">La caméra dans la plaie : notice sur 'L’Homme blessé' de Patrice Chéreau (1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NECS Conference (Media tactics and engagement)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04031052v1</w:t>
+              <w:t xml:space="preserve">Chéreau à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782753551800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de l’archive : négocier l’accès aux sources audiovisuelles. Synthèse des interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lericq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HiCSA Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture documentaire de l’histoire : le montage en récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Tarr : Les métamorphoses d'un visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlotta Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1528,51 +2759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF7AC532"/>
+    <w:nsid w:val="2247C7AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1759,51 +2990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lericq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2743-4706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168609738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18474-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Berkane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-lericq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2743-4706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168609738" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lericq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galmiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Siatkowska-Callebat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18474-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Berkane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>