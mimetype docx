--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -291,51 +291,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroepidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000550417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -446,213 +446,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University-integrated health territories to tackle rural health-care inequities in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The occurrence of appendicitis varies according to latitudes and seasons: A French national retrospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jaglin-Grimonprez</w:t>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+                <w:t xml:space="preserve">C. Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanprc.2025.100075⟩</w:t>
+              <w:t xml:space="preserve">Environmental Epidemiology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Environ Epidemiol, 9 (4), pp.e412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EE9.0000000000000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408755v1</w:t>
+                <w:t xml:space="preserve">hal-05237099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide trends in pediatric hospitalizations for eating disorders in France between 2013 and 2022: a retrospective study using the national health insurance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Logeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,1791 +684,1787 @@
               <w:t xml:space="preserve">BMC Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12916-025-04558-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The occurrence of appendicitis varies according to latitudes and seasons: A French national retrospective study.</w:t>
+                <w:t xml:space="preserve">Anal incontinence in adults under 65 years: a survey based on social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Venara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epidemiology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EE9.0000000000000412⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (5), pp.102577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2025.102577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237099v1</w:t>
+                <w:t xml:space="preserve">hal-05028695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anal incontinence in adults under 65 years: a survey based on social networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">University-integrated health territories to tackle rural health-care inequities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jaglin-Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Venara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlig Poitevin</w:t>
+                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (5), pp.102577. </w:t>
+              <w:t xml:space="preserve">The Lancet Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (6), pp.100075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2025.102577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanprc.2025.100075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028695v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: First external validity study of the Fagotti score in ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute diverticulitis requiring hospitalization according to regional discrepancies in France between 2013 and 2022: a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Aida</w:t>
+                <w:t xml:space="preserve">J. F. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-69714-8⟩</w:t>
+              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Langenbeck's Archives of Surgery, 409 (337), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00423-024-03536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407733v1</w:t>
+                <w:t xml:space="preserve">hal-04844751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute diverticulitis requiring hospitalization according to regional discrepancies in France between 2013 and 2022: a nationwide study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Saint-Dizier</w:t>
+                <w:t xml:space="preserve">In France, the organization of perinatal care has a direct influence on the outcome of the mother and the newborn: Contribution from a French nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Hamel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+                <w:t xml:space="preserve">Julien Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00423-024-03536-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164 (1), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijgo.15004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844751v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, the organization of perinatal care has a direct influence on the outcome of the mother and the newborn: Contribution from a French nationwide study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+                <w:t xml:space="preserve">Serum Calcium Normal Range in 1,000 Term Newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Garabedian</w:t>
+                <w:t xml:space="preserve">Agnes Linglart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+                <w:t xml:space="preserve">Anne Sophie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Letamendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijgo.15004⟩</w:t>
+              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191084v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Calcium Normal Range in 1,000 Term Newborns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Levaillant</w:t>
+                <w:t xml:space="preserve">Prolonged increase in psychotropic drug use among young women following the COVID-19 pandemic: a French nationwide retrospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Linglart</w:t>
+                <w:t xml:space="preserve">Chloe Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Lambert</w:t>
+                <w:t xml:space="preserve">J. F. Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Letamendia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Boithias</w:t>
+                <w:t xml:space="preserve">Eiya Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Research in Paediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000534042⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BMC Medicine, 22, pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-024-03496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626777v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged increase in psychotropic drug use among young women following the COVID-19 pandemic: a French nationwide retrospective study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lamer</w:t>
+                <w:t xml:space="preserve">First external validity study of the Fagotti score in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Saint-Dizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+                <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Hamel-Broza</w:t>
+                <w:t xml:space="preserve">Marcos Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiya Ayed</w:t>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, BMC Medicine, 22, pp.274. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-024-03496-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62568-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679907v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First external validity study of the Fagotti score in ovarian cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Author Correction: First external validity study of the Fagotti score in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12133. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62568-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-69714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407703v1</w:t>
+                <w:t xml:space="preserve">hal-05407733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 pandemic and lockdowns on the consumption of anxiolytics, hypnotics and antidepressants according to age groups: a French nationwide study</w:t>
+                <w:t xml:space="preserve">In France, distance from hospital and health care structure impact on outcome after arthroplasty of the hip for proximal fractures of the femur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wathelet</w:t>
+                <w:t xml:space="preserve">Louis Rony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lamer</w:t>
+                <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Riquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gohier</w:t>
+                <w:t xml:space="preserve">Benoit Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291721004839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Orthopaedic Surgery and Research, 18, pp.418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13018-023-03893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512047v1</w:t>
+                <w:t xml:space="preserve">hal-04541304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service learning for health students: do it the French way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 402 (10415), pp.1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01413-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, distance from hospital and health care structure impact on outcome after arthroplasty of the hip for proximal fractures of the femur.</w:t>
+                <w:t xml:space="preserve">Young women and elderly men at risk of severe faecal incontinence: results of a French nationwide database analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Venara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rony</w:t>
+                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vallet</w:t>
+                <w:t xml:space="preserve">C. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13018-023-03893-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00384-023-04431-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541304v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young women and elderly men at risk of severe faecal incontinence: results of a French nationwide database analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated With Weight Loss After Laparoscopic Adjustable Gastric Banding in Adolescents With Severe Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Venara</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Damon</w:t>
+                <w:t xml:space="preserve">Natacha Bouhours-Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Siproudhis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brochard</w:t>
+                <w:t xml:space="preserve">Jessica Amsellem-Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00384-023-04431-8⟩</w:t>
+              <w:t xml:space="preserve">JPGN Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PG9.0000000000000296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407680v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Weight Loss After Laparoscopic Adjustable Gastric Banding in Adolescents With Severe Obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of COVID-19 pandemic and lockdowns on the consumption of anxiolytics, hypnotics and antidepressants according to age groups: a French nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sfeir</w:t>
+                <w:t xml:space="preserve">A. Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bouhours-Nouet</w:t>
+                <w:t xml:space="preserve">E. Riquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Amsellem-Jager</w:t>
+                <w:t xml:space="preserve">B. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPGN Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.e296. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.2861-2867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PG9.0000000000000296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291721004839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216583v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response: Is there still an indication for episiotomy? Results from a French national database analysis</w:t>
               </w:r>
@@ -2476,77 +2476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2606,77 +2606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,90 +2723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstetrical anal sphincter injury and unnecessary episiotomy are both associated with anal incontinence 8 years after childbirth: A nationwide database analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Venara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,64 +2853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In response to Mayte Bryce-Alberti's letter about “Factors influencing medical students’ choice of specialization: A gender based systematic review”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.100706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,64 +2957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between the Immigrant Rate and Health Status in the General Population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,77 +3087,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t>
@@ -3221,77 +3221,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,90 +3338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing medical students’ choice of specialization: A gender based systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.100589 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,217 +3687,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecins/directeurs : des formations communes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les études médicales, un enjeu de santé publique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 599, pp.486-488</w:t>
+              <w:t xml:space="preserve">, 2016, 599, pp.493-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408427v1</w:t>
+                <w:t xml:space="preserve">hal-05408679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études médicales, un enjeu de santé publique?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médecins/directeurs : des formations communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 599, pp.493-495</w:t>
+              <w:t xml:space="preserve">, 2016, 599, pp.486-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408679v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4238,51 +4238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DABA3FA"/>
+    <w:nsid w:val="9ADB5FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-levaillant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-9801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241875021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40158124944814930210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#8217;hote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08386-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanprc.2025.100075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logeais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hendrickx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04558-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Dizier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienvenu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Poitevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102577" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69714-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-024-03536-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Linglart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Letamendia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boithias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Saint-Dizier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel-Broza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiya Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03496-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62568-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721004839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04541304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-023-03893-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05407680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-023-04431-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04216583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfeir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Amsellem-Jager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PG9.0000000000000296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rebmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11070627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100589" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroli-Bosc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-018-3205-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Baert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31662-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bubien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Faivre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04013253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILS040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mekeddem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32650?lang=fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32866" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-levaillant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-9801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241875021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40158124944814930210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#8217;hote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08386-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Dizier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienvenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logeais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hendrickx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04558-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Poitevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanprc.2025.100075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-024-03536-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Linglart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Letamendia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boithias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Saint-Dizier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel-Broza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiya Ayed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03496-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62568-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69714-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04541304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-023-03893-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05407680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-023-04431-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04216583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Amsellem-Jager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PG9.0000000000000296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721004839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rebmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11070627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100589" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroli-Bosc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-018-3205-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Baert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31662-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bubien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Faivre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04013253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILS040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mekeddem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32650?lang=fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32866" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>