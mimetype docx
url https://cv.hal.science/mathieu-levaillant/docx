--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1376,377 +1376,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged increase in psychotropic drug use among young women following the COVID-19 pandemic: a French nationwide retrospective study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First external validity study of the Fagotti score in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Sarah Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Hamel-Broza</w:t>
+                <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiya Ayed</w:t>
+                <w:t xml:space="preserve">Marcos Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-024-03496-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62568-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679907v1</w:t>
+                <w:t xml:space="preserve">hal-05407703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First external validity study of the Fagotti score in ovarian cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Aida</w:t>
+                <w:t xml:space="preserve">Prolonged increase in psychotropic drug use among young women following the COVID-19 pandemic: a French nationwide retrospective study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Ballester</w:t>
+                <w:t xml:space="preserve">J. F. Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+                <w:t xml:space="preserve">Eiya Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12133. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BMC Medicine, 22, pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62568-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-024-03496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407703v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: First external validity study of the Fagotti score in ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.18762. </w:t>
@@ -1778,291 +1778,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, distance from hospital and health care structure impact on outcome after arthroplasty of the hip for proximal fractures of the femur.</w:t>
+                <w:t xml:space="preserve">Service learning for health students: do it the French way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rony</w:t>
+                <w:t xml:space="preserve">Béatrice Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Soula</w:t>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Orthopaedic Surgery and Research, 18, pp.418. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402 (10415), pp.1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13018-023-03893-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01413-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541304v1</w:t>
+                <w:t xml:space="preserve">hal-04312197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service learning for health students: do it the French way</w:t>
+                <w:t xml:space="preserve">In France, distance from hospital and health care structure impact on outcome after arthroplasty of the hip for proximal fractures of the femur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lerolle</w:t>
+                <w:t xml:space="preserve">Louis Rony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vaillant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 402 (10415), pp.1833. </w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Surgery and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Orthopaedic Surgery and Research, 18, pp.418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01413-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13018-023-03893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312197v1</w:t>
+                <w:t xml:space="preserve">hal-04541304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young women and elderly men at risk of severe faecal incontinence: results of a French nationwide database analysis</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Loury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Venara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.100706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel-Broza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.100589 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,51 +4238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ADB5FBC"/>
+    <w:nsid w:val="1391C625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-levaillant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-9801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241875021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40158124944814930210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#8217;hote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08386-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Dizier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienvenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logeais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hendrickx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04558-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Poitevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanprc.2025.100075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-024-03536-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Linglart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Letamendia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boithias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Saint-Dizier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel-Broza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiya Ayed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03496-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62568-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69714-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04541304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-023-03893-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05407680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-023-04431-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04216583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Amsellem-Jager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PG9.0000000000000296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721004839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rebmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11070627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100589" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroli-Bosc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-018-3205-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Baert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31662-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bubien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Faivre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04013253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILS040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mekeddem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32650?lang=fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32866" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-levaillant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2124-9801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241875021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40158124944814930210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Chevet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#8217;hote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-08386-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Dizier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienvenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EE9.0000000000000412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Logeais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hendrickx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-025-04558-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Venara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Poitevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2025.102577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaglin-Grimonprez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanprc.2025.100075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-024-03536-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Linglart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Letamendia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boithias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ballester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62568-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Saint-Dizier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hamel-Broza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiya Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03496-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69714-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04541304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rony" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13018-023-03893-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05407680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Damon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-023-04431-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04216583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sfeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Amsellem-Jager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PG9.0000000000000296" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wathelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291721004839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14565" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14385" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Rebmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100706" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11070627" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100589" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viannay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caroli-Bosc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-018-3205-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Li&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Baert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(19)31662-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bubien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Faivre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04013253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILS040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mascle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mekeddem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/32650?lang=fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.32866" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>