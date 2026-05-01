--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -859,51 +859,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle.</w:t>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bambagioni</w:t>
@@ -1686,771 +1686,969 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La serrurerie</w:t>
+                <w:t xml:space="preserve">La gourde romaine à fermeture mécanique de Troussepoil, Le Bernard (Vendée, FR) : réexamen d’une pièce d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mille</w:t>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Portet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Berthon; Antoine Cazin; Mélanie Demarest; Emilie Dubreucq; Pauline Petit; Aurélie Raffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, X</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique. Actes du colloque Corpus de Caen, 8-10 mars 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-14, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-330, 2026, 978-2-35518-157-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094992v1</w:t>
+                <w:t xml:space="preserve">halshs-05589650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des mécanismes de serrure aux XIVe et XVe siècles : vers une serrurerie moderne</w:t>
+                <w:t xml:space="preserve">La serrurerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler actes du colloque de la SAMMC, Bayeux 28-30 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.59-72, 2020, Publication du CRAHAM, série antique et médiévale, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613821v1</w:t>
+                <w:t xml:space="preserve">hal-05094992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches archéologiques et techniques d'un meuble emblématique, l'armoire d'Aubazine (Corrèze)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La serrurerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Collardelle; Jean-Pierre Moyne; Eric Verdel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le monument médiéval, Mélanges offerts à Claude Andrault-Schmitt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'habitat fortifié de Colletière à Charavines et le pays du lac de Paladru au XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses universitaires de caen, pp.175-194, 2023, 978-2-38185-214-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455507v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05589643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle des moines de l’abbaye de Fontdouce (Saint-Bris-des-Bois - Charente-Maritime). Première approche architecturale et archéologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des mécanismes de serrure aux XIVe et XVe siècles : vers une serrurerie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcello Angheben; Pierre Martin; Eric Sparhubert. </w:t>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le monument médiéval : Mélanges offerts à Claude Andrault-Schmitt</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-311, 2018, Rencontres, série Civilisation médiévale, 978-2-503-55574-4</w:t>
+              <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler actes du colloque de la SAMMC, Bayeux 28-30 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.59-72, 2020, Publication du CRAHAM, série antique et médiévale, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191096v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des alliages cuivreux dans les mécanismes de serrure et de cadenas entre le 8e et le 16e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Pete Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivres, bronzes et laitons médiévaux –Histoire archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale [12e-16e siècles], Actes du colloque de Dinant et Namur, 15-17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Agence Wallonne du Patrimoine, pp.335-345, 2018, Etudes et documents Archéologie, 978-2-39038-016-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologiques et techniques d'un meuble emblématique, l'armoire d'Aubazine (Corrèze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613810v1</w:t>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le monument médiéval, Mélanges offerts à Claude Andrault-Schmitt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Brepols, pp.341-352, 2018, Culture et société médiévales, 978-2-503-55574-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.116265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle des moines de l’abbaye de Fontdouce (Saint-Bris-des-Bois - Charente-Maritime). Première approche architecturale et archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Angheben; Pierre Martin; Eric Sparhubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le monument médiéval : Mélanges offerts à Claude Andrault-Schmitt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-311, 2018, Rencontres, série Civilisation médiévale, 978-2-503-55574-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers (Vienne). Église Sainte-Radegonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varia 46 - Chronique des fouilles médiévales en France en 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.208-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02893224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2597,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05094992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.116265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6971" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thi&#233;baux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calm&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-25-la-bastide-pons-de-prinhac/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/365-imagerie-scientifique-et-objet-archeologique-9782355181573.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05094992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.116265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01926814v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>