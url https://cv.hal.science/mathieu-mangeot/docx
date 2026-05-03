--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -359,825 +359,825 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploration de l'Économie Française avec des Tables Emploi-Ressource en unités Biophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Designing Serious Games to understand the challenges of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Viénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED 2023 - 24th International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données ne sont pas données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sysinfo@inrae -Journées INRAE systèmes d'information pour les données agro-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau SYSINFO INRAE, Nov 2022, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boissier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Fauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modelling tool for designing urban mobility alternatives and evaluating their direct and indirect environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...300 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Conference on 'Future is Urban' 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1304,735 +1304,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165613v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Hypergraph Data Model for Building Multilingual Dictionary Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASIALEX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Krabi, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et classification d'exemples illustratifs dans le dictionnaire &amp;quot;Cesselin&amp;quot; en utilisant Google Traduction et un dictionnaire UNL-UWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot-Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es journées du réseau Lexicologie Terminologie Traduction 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage de l'accès aux textes par la lecture active étymologique multilingue pour apprenants berbérophones et arabophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Africaines TALAf 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulation de dictionnaires d'origines diverses pour des langues peu dotées : la méthodologie iBaatukaay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Khoulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Nguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Africaines 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un devin de microstructures pour importer ou normaliser des ressources lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexicologie Terminologie Traduction LTT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions et corrections dans le dictionnaire japonais- français jibiki.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e journées du réseau "Lexicologie, terminologie, traduction" LTT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Classification of Illustrative Examples in a Large Japanese-French Dictionary Obtained by OCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Linguistic Resources for Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States. pp.112 - 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle architecture intégrant les données lexicales générales, terminologiques et « situées » : Pivax-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...581 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications TOTh 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a classifiers/quantifiers dictionary towards French-Japanese MT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MT Summit 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,841 +2392,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Automatique des Langues Africaines 2016 Préface</w:t>
+                <w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement des Langues et TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA; AFCP, Jul 2016, Paris, France. pp.48-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iBaatukaay : un projet de base lexicale multilingue contributive sur le web à structure pivot pour les langues africaines notamment sénégalaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Khoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Mamadou Nguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Thierno Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines TALAf 2016, conférence JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction orthographique pour la langue wolof : état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Mamadou Nguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Diaye Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Bamba Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016: Traitement Automatique des Langues Africaines TALAF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digraphie des langues ouest africaines : Latin2Ajami : un algorithme de translittération automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Malick Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Mamadou Nguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Bao-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Khoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines TALAf 2016, conférence JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exploitation d'une base lexicale dans le cadre de la conception de l'ENPA Innovalangues</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement Automatique des Langues Africaines 2016 Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...300 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines TALAf 2016, conférence JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054914v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bagshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires wolof en ligne : état de l’art et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Mamadou Nguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Khoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ndiankho Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Baba Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Thiare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National sur la Recherche en Informatique et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Thiès, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favorisons la diversité linguistique en TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'ATALA. "Ethique et Traitement Automatique des Langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de l'atelier TALAf 2014 sur le traitement automatique des langues africaines : Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALAf 2014 Traitement Automatique des Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MotàMot project: conversion of a French-Khmer published dictionary for building a multilingual lexical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'un système lexical multilingue, libre de droits, centré sur le français et le japonais via des méthodes automatiques et contributives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Francophone de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibiki-LINKS: a Tool between Traditional Dictionaries and Lexical Networks for Modelling Lexical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Aspects of the Lexicon (CogALex) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. pp.87 - 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computerization of African languages-French dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCURL 2014 : Collaboration and Computing for Under Resourced Languages in the Linked Open Data Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DILAF : des dictionnaires africains en ligne et une méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3242,549 +3734,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francophonie et Langues Nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107550v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-00994821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des terminologies riches : L'exemple des acronymes</w:t>
               </w:r>
@@ -3928,50 +3928,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Serious Lexical Game for Building a Portuguese Lexical-Semantic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ACL 2012 3rd Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources and their Applications to NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'informatisation de quelques langues d'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumana Kané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème atelier international sur l'Amazighe et les Nouvelles Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rabat, Morocco. pp.13-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'informatisation de quelques langues d'Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumana Kané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier TALAf 2012 : Traitement Automatique des Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier sur le traitement automatique des langues africaines : écrit et oral; Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3980,381 +4304,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALAf 2012 Traitement Automatique des Langues Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056903v1</w:t>
-              </w:r>
-[...322 lines deleted...]
-                <w:t xml:space="preserve">hal-00954207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation de dictionnaires langues africaines-français</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Kageura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asanobu Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,640 +4982,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards Higher Quality Internal and Outside Multilingualization of Web Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONII-08 (Summer Workshop on Ontology, NLP, Personalization and IE/IR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mumbai, India. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CLIR-Based Collaborative Construction of Multilingual Terminological Dictionary for Cultural Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asanobu Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, London, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation Sémantique de Lexique pour un Dictionnaire de Traduction Manuelle et Automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weyer-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONII-08 (Summer Workshop on Ontology, NLP, Personalization and IE/IR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Mumbai, India. pp.8</w:t>
+              <w:t xml:space="preserve">Actes des Aspects méthodologiques pour l'élaboration de lexiques unilingues et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bertinoro, Forli, Italie. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papillon project: Retrospective and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquiring and Representing Multilingual, Specialized Lexicons: the Case of Biomedicine, LREC workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes et outils pour la lexicographie bilingue en ligne : le cas du Grand Dictionnaire Estonien-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURALEX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Turin, Italie. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionary Building with the Jibiki Platform: Software Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURALEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Torino, Italy. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary Building with the Jibiki Platform: the GDEF case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chalvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Genova, Italy. pp.1666-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968611v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-00959238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the roots: building a French-Japanese dictionary</w:t>
               </w:r>
@@ -5746,50 +5746,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interlinguistic Divergences in Papillon Multilingual Dictionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. ASIALEX'2003, Meikai University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Urayasu, Chiba, Japan. pp.33-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction collaborative d'un dictionnaire multilingue : le projet Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaven Bilac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JSF'2003 Journées Scientifiques Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, National Olympic Memorial Youth Center, Tokyo, Japon. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divergences interlinguistiques dans le dictionnaire multilingue Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5798,661 +5975,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. MTT'03 Première conférence internationale sur la Théorie Sens-Texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, École Normale Supérieure, Paris, France. pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construction collaborative d'un dictionnaire multilingue : le projet Papillon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal Changes for the Monolingual XML Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSF'2003 Journées Scientifiques Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, National Olympic Memorial Youth Center, Tokyo, Japon. pp.3</w:t>
+              <w:t xml:space="preserve">Proc. of Papillon 2002 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interlinguistic Divergences in Papillon Multilingual Dictionary</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An XML Markup Language Framework for Lexical Databases Environments: the Dictionary Markup Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyoko Kuroda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ASIALEX'2003, Meikai University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Urayasu, Chiba, Japan. pp.33-42</w:t>
+              <w:t xml:space="preserve">LREC Workshop on International Standards of Terminology and Language Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Las Palmas, Spain, France. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Repository Organization and Recuperation Process for Multilingual Lexical Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of SNLP-Oriental COCOSDA 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Hua Hin, Prachuapkirikhan, Thailand. pp.249-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Papillon : intégration de dictionnaires existants et gestion des contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST'02 Journées Science et Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, National Olympic Memorial Youth Center, Tokyo, Japon. pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Import an Existing XML Dictionary Into the Papillon Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Papillon 2002 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frameworks, Implementation and Open Problems for the Collaborative Building of a Multilingual Lexical Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of SEMANET Workshop, Post COLING 2002 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Taipei, Taiwan. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PAPILLON project: cooperatively building a multilingual lexical data-base to derive open source dictionaries and lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,50 +6566,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet Papillon : architecture du serveur Web et structure des articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sérasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JST-2001 Journées Science et Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Tokyo, Japon. pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papillon Lexical Database Project: Monolingual Dictionaries and Interlingual Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6618,169 +6700,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLPRS-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Tokyo, France. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papillon: a Project of Lexical Database for English, French and Japanese, using Interlingual Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsuko Tomokiyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,64 +7247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative sur l'usage et l'impact des modèles de flux de matière pour la prospective face aux enjeux de transition dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,51 +8087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Specialized Multilingual Lexical Graphs Using Community Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Kageura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,51 +8257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaires wolof en ligne : État de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Nguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Khoulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Thiaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8384,903 +8384,903 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre d'un outil de lecture active de textes latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Litt&amp;Arts. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibiki users REST Application Programming Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Laboratoire d'Informatique de Grenoble. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jibiki REST Application Programming Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Laboratoire d'Informatique de Grenoble. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mise en oeuvre d'un outil de lecture active de textes latins</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionaries for Under-Resourced Languages: from Published Files to Standardized Resources Available on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Litt&amp;Arts. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'informatique de Grenoble. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jibiki users REST Application Programming Interface</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlots:LexInnova/Ressources à récupérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Laboratoire d'Informatique de Grenoble. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble - Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dictionaries for Under-Resourced Languages: from Published Files to Standardized Resources Available on the Web</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlots:LexInnova/Spécifications/Structure de la base lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'informatique de Grenoble. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble - Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de projet LexInnova : passage à l'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of an open-source multilingual lexical system targeted on French and Japanese through contributive and automatic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Grenoble. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interlots:LexInnova/Spécifications/Structure de la base lexicale</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction collaborative d'un dictionnaire japonais-français de qualité, à large couverture et libre de droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble - Alpes. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Informatique de Grenoble. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Rapport de projet LexInnova : passage à l'échelle</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'un système lexical multilingue, libre de droits, centré sur le français et le japonais via des méthodes automatiques et contributives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble Alpes. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Informatique de Grenoble. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Interlots:LexInnova/Ressources à récupérer</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingual Aligned Corpora From Movie Subtitles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Université Grenoble - Alpes. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LISTIC. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Construction of an open-source multilingual lexical system targeted on French and Japanese through contributive and automatic methods</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle architecture pour le serveur UNL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Grenoble. 2015</w:t>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Construction collaborative d'un dictionnaire japonais-français de qualité, à large couverture et libre de droits</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ordre dans les dictionnaires au GETA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Informatique de Grenoble. 2015</w:t>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...213 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968853v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00968849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour lexicographes naïfs (en informatique). Mémoire de DEA en informatique</w:t>
               </w:r>
@@ -9561,51 +9561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,51 +9933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot-Nagata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecw035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Tomokiyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecailliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Khoul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Nguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Khoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mamadou Nguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Diaye Abdoulaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bamba Dione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Fall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ndiankho Thiam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Baba Thiam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sadat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Kan&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Modi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sanogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Kageura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanobu Kitamoto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalvin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968625v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weyer-Brown" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kuroda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Bilac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Godard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Campenhoudt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959229v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.30.08man" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14415-8_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Nguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165651v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196597v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-univ-smb.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot-Nagata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecw035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165613v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mazodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecailliez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuko Tomokiyo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Abdellaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Khoul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Nguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eggers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Khoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mamadou Nguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Diaye Abdoulaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bamba Dione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Malick Fall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ndiankho Thiam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Baba Thiam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiare" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sadat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumana Kan&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Modi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sanogo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780181v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Kageura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanobu Kitamoto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thai Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weyer-Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chalvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Kuroda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Bilac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Godard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Planas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corr&#233;ard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Campenhoudt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959229v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.30.08man" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14415-8_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Nguer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968849v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02420867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196597v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>