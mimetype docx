--- v0 (2026-03-23)
+++ v1 (2026-05-25)
@@ -66,150 +66,316 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the impact of the Eocene Thermal Maximum 2 (ETM2) : A high-resolution shallow marine record from Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Iakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Shcherbinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-305, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05575461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 : Cyclostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octavian Catuneanu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.207-247, 2026, 978-0-443-26536-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-26536-5.00008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05557363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -219,228 +385,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A converging astronomical time scale for the Aptian Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrochronology of the Valanginian stage from GSSP candidates and hypostratotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress on Stratigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lisbonne, Portugal. pp.209-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-04364-7_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -450,757 +616,757 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Boundary Stratotype Section and Point (GSSP) for the base of the Valanginian Stage, the Vergol section (Montbrun-les-Bains, Drôme, SE France) and its Standard Auxiliary Boundary Stratotype (SABS), Cañada Luenga section (Cehegín, SE Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roque Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Episodes Journal of International Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (4), pp.479-563. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18814/epiiugs/2025/025028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrochronology of the Valanginian-Hauterivian stages (Early Cretaceous): chronological relationships between the Paraná-Etendeka large igneous province and the Weissert and the Faraoni events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131, pp.158-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mid-Cenomanian Event in southeastern France: evidence from palaeontological and clay mineralogical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrochronology of the Valanginian Stage from reference sections (Vocontian Basin, France) and palaeoenvironmental implications for the Weissert Event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 376, pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orbital floating time scale of the Hauterivian/Barremian GSSP from a magnetic susceptibility signal (Río Argos, Spain).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1347,51 +1513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26536-5.00008-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04364-7_42" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Aguado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC6VRGK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2013.09.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZM3S2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14W04CHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4TSL0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Iakovleva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shcherbinina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-305" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Strasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26536-5.00008-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04364-7_42" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roque Aguado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18814/epiiugs/2025/025028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC6VRGK0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2013.09.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDZM3S2Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14W04CHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4TSL0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>