--- v0 (2026-03-06)
+++ v1 (2026-05-11)
@@ -446,217 +446,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café du DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009135v1</w:t>
+                <w:t xml:space="preserve">hal-04128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Science Ouverte pour la communauté interdisciplinaire du LabEx DRIIHM. Utiliser DCAT et PROVO pour structurer les métadonnées des données de toute nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+                <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST 23 : Les rencontres annuelles du réseau SIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIST, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Café du DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Feb 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128139v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
@@ -767,64 +767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPSO - Promouvoir et Encourager les Pratiques de Science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,64 +884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO - Outil de Recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de Méthodes, Analyses, Terrains, Enquêtes en Sciences Humaines et Sociales (MATE-SHS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
@@ -1270,64 +1270,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO - Outil de recherche de Ressources sur la Science Ouverte - pour promouvoir et encourager les pratiques de science ouverte dans la communauté du DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,64 +1760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO, Outil de recherche de ressources en science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1868,64 +1868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRSO - Open Science Resource Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin-Mennetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9131A6B9"/>
+    <w:nsid w:val="C6549499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-massaviol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1358-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264776321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-massaviol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1358-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264776321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin-Mennetrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-668a52" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.fcf3yga1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-e30250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>