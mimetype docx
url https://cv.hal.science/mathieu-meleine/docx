--- v0 (2026-04-01)
+++ v1 (2026-05-07)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Atmani</w:t>
+                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Baron</w:t>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illona Bouleté</w:t>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Guérin</w:t>
+                <w:t xml:space="preserve">Marjolène Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (48), pp.6935-6949. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326781v1</w:t>
+                <w:t xml:space="preserve">hal-03555153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Meynier</w:t>
+                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baudu</w:t>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
+                <w:t xml:space="preserve">Maximilien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Defaye</w:t>
+                <w:t xml:space="preserve">Illona Bouleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolène Straube</w:t>
+                <w:t xml:space="preserve">Charlène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (48), pp.6935-6949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555153v1</w:t>
+                <w:t xml:space="preserve">hal-04326781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of toll-like receptor 5 on mouse model of colonic hypersensitivity induced by neonatal maternal separation</w:t>
               </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Gervason" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meleine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04687342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delanne-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2298026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brumovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1083514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03987265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i29.3903" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2021.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pouchol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02887200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouelaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#244;le-Feysot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67053-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Antor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Long" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Accarie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wauters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Toth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00248.2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouelaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mounien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poupon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02303851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghouzali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bahlouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Prinz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coffin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i31.7111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caremel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bridoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12555" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.10.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matricon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accarie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dapoigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.12080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoort&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aliaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.09.182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX52ZHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Gervason" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meleine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04687342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delanne-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2298026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brumovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1083514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03987265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i29.3903" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2021.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pouchol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02887200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouelaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#244;le-Feysot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67053-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Antor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Long" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Accarie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wauters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Toth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00248.2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouelaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mounien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poupon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02303851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghouzali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bahlouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Prinz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coffin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i31.7111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caremel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bridoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12555" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.10.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matricon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accarie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dapoigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.12080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoort&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aliaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.09.182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX52ZHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>