--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Meynier</w:t>
+                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baudu</w:t>
+                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
+                <w:t xml:space="preserve">Maximilien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Defaye</w:t>
+                <w:t xml:space="preserve">Illona Bouleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolène Straube</w:t>
+                <w:t xml:space="preserve">Charlène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (48), pp.6935-6949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555153v1</w:t>
+                <w:t xml:space="preserve">hal-04326781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bladder-colon chronic cross-sensitization involves neuro-glial pathways in male mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Atmani</w:t>
+                <w:t xml:space="preserve">AhR/IL-22 pathway as new target for the treatment of post-infectious irritable bowel syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wuestenberghs</w:t>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Baron</w:t>
+                <w:t xml:space="preserve">Nathalie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illona Bouleté</w:t>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Guérin</w:t>
+                <w:t xml:space="preserve">Marjolène Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (48), pp.6935-6949. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v28.i48.6935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2022997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326781v1</w:t>
+                <w:t xml:space="preserve">hal-03555153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of toll-like receptor 5 on mouse model of colonic hypersensitivity induced by neonatal maternal separation</w:t>
               </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin inhibits autonomic response to gastric distension in rats by acting on vagal pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">c-Jun/p38MAPK/ASIC3 pathways specifically activated by nerve growth factor through TrkA are crucial for mechanical allodynia development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Atmani</w:t>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ouelaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bôle-Feysot</w:t>
+                <w:t xml:space="preserve">Lauriane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67053-y⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02887200v1</w:t>
+                <w:t xml:space="preserve">hal-02464551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-Jun/p38MAPK/ASIC3 pathways specifically activated by nerve growth factor through TrkA are crucial for mechanical allodynia development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghrelin inhibits autonomic response to gastric distension in rats by acting on vagal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Meleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+                <w:t xml:space="preserve">Wassila Ouelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Delay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+                <w:t xml:space="preserve">Christine Bôle-Feysot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67053-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464551v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02887200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Remote-Controlled Implantable Rat Sacral Nerve Stimulation System</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Gervason" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meleine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04687342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delanne-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2298026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brumovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1083514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03987265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i29.3903" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2021.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pouchol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02887200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouelaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#244;le-Feysot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67053-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Antor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Long" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Accarie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wauters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Toth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00248.2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouelaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mounien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poupon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02303851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghouzali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bahlouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Prinz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coffin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i31.7111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caremel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bridoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12555" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.10.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matricon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accarie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dapoigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.12080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoort&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aliaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.09.182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX52ZHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Gervason" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meleine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Meynier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04687342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delanne-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prival" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2298026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brumovsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1083514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wuestenberghs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Baron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illona Boulet&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i48.6935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03555153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2022997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03987265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v28.i29.3903" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hamieh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roumeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2021.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pouchol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15243" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03512394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gkika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bavencoffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Shapovalov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902270R" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02887200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouelaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#244;le-Feysot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67053-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Antor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Long" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12870" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Accarie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wauters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Toth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourcerol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00248.2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouelaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mounien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langlois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Atmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poupon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02303851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghouzali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemaitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bahlouli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Long" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Prinz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Penfornis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coffin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i31.7111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caremel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bridoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12555" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.10.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matricon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accarie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12199" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dapoigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.12080" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoort&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aliaga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.09.182" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX52ZHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038507v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>