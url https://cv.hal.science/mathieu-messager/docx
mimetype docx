--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>