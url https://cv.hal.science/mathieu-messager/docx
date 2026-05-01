--- v1 (2026-04-03)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>