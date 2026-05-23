--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Messager </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en littérature française à l'Université de Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde où l’on fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoder la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 1 [Un] hebdo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes puissance deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.17449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions rock de la collection « Naïve sessions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 348, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le XXe siècle a-t-il pris le sexe au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un romanesque de l’intellect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Romanesques Revue du Cercll / Roman &amp; Romanesque, Littérature de jeunesse et romanesque (12), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10636-4.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roland-barthes.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10419-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue en flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre entêtée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monts jumeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légendes de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.186.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1017-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bêtise de Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1000-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque chrétienne de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.409. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.132.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d’amour du temps Jadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du minuscule & du marginal » , Notes de lecture, Mars-Avril 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes de A à (S/)Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.7024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit réchappé des flammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.6706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ombre errante de l'Allemagne dans l'oeuvre de Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1/2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de littérature au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. Presses universitaires de Rennes, 2021, Interférences, 978-2-7535-8054-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Que sais-je ?, Julien Brocard, 9782130811305. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.messa.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les matins du monde de Pascal Quignard et Alain Corneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40/4 40 questions 40 réponses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin l'Africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard. Faire résonner le plus ancien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 53-64, 2024, 9791037038890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Salomé ou la mise au silence du langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rumeur Salomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 275-295, 2013, "Histoire", 978-2204099998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Bataille », « Michelet », « Fragment et discontinu », « Grammaire », « Saussure », « Fiction », « Déchet », « Chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Barque silencieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sauvage Pascal Quignard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique épimoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérologies du savoir (Roland Barthes, Pascal Quignard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCA136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01580993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Aktypi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Audiffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Canniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une décennie de littérature en France (2010-2021) : déplacements de la critique et de la narration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, "Le fond de l'air : idéologie, engagement, réception", </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proses narratives en France au tournant du XXIe siècle. Volume 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CERACC (Centre d'Études sur le Roman des Années Cinquante au Contemporain) : 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ceracc : études sur les formes narratives des années cinquante à aujourd'hui </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Moi de Gérard Genette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault; Annick Louis; Luisa Sampugnaro, Sep 2025, Paris, EHESS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire Roland Barthes par Roland Barthes à la lumière de ses archives numérisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence L3 de l'Université de Lille (département Lettres) : le style des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Chaudier, Mar 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nanas (Tiphaine Samoyault, Nathalie Piégay, Laure Murat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume savante : écrivains-chercheurs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iulian Toma, May 2024, Nicosie (Chypre), Cyprus. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.13801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steack-frites et tempura (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalousie (France Culture, Les Chemins de la philosophie, 16/12/2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier fidèle de l'écriture (France Culture, La compagnie des auteurs, 12/06/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Messager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680476v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17449" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10636-4.p.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10419-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.186.0112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.132.0409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.6706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.messa.2019.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01580993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05444601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.13801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>