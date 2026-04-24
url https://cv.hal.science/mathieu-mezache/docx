--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -468,278 +468,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-monomeric, nonlinear Becker-Döring-type system to capture oscillatory aggregation kinetics in prion dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klemens Fellner</w:t>
+                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863748v1</w:t>
+                <w:t xml:space="preserve">hal-02317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+                <w:t xml:space="preserve">A bi-monomeric, nonlinear Becker-Döring-type system to capture oscillatory aggregation kinetics in prion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Fellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bohl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.241--261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317910v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1469,90 +1469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of structural diversification and synergy between prion subassemblies during host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Anastasia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02435325v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Anastasia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02435325v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>