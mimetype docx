--- v1 (2026-04-24)
+++ v2 (2026-05-28)
@@ -1066,270 +1066,388 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for high frequency features in a noisy signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hoffmann</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263522v2</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Testing for high frequency features in a noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263522v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,100 +1457,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory processes during the aggregation and the fragmentation of amyloid fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Sorbonne Université, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUS533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02435325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1442,104 +1560,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of structural diversification and synergy between prion subassemblies during host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1556,65 +1674,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (S1), pp.15-16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1761,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Anastasia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02435325v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527648v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Chaaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676268v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Anastasia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02435325v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Egalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>