--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1350,282 +1350,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des forces d’insertions de trois techniques d’insertions dans un modèle anatomique de scala tympani</w:t>
+                <w:t xml:space="preserve">Contrôle de l’insertion d’un implant cochléaire à l’aide d’un outil mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bernardeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sterkers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-Mémoires de l'Académie Nationale de Chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.005--011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148683v1</w:t>
+                <w:t xml:space="preserve">hal-01148681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’insertion d’un implant cochléaire à l’aide d’un outil mécatronique</w:t>
+                <w:t xml:space="preserve">Comparaison des forces d’insertions de trois techniques d’insertions dans un modèle anatomique de scala tympani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele de Seta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ferrary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Mémoires de l'Académie Nationale de Chirurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (4), pp.A29--A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148681v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle-ear microsurgery simulation to improve new robotic procedures.</w:t>
               </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiology and Neurotology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.241--251. </w:t>
@@ -2588,51 +2588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,295 +2807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cochlear implant insertion forces in microdissected human cochlea to evaluate a prototype array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des performances des chirurgiens pour un abord de la fenêtre ronde par des rochers artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000338406⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (4), pp.A45--A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2012.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148662v1</w:t>
+                <w:t xml:space="preserve">hal-01148678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances des chirurgiens pour un abord de la fenêtre ronde par des rochers artificiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cochlear implant insertion forces in microdissected human cochlea to evaluate a prototype array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Touhami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sterkers</w:t>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 129 (4), pp.A45--A46. </w:t>
+              <w:t xml:space="preserve">Audiology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (5), pp.290-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2012.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000338406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148678v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction force measurement during cochlear implant insertion: application to a force-controlled insertion tool design</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otology and Neurotology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (6), pp.1092--1100. </w:t>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 337, pp.43--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (337), pp.43--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,51 +3509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1), pp.5. </w:t>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nagoya, Japan</w:t>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ferrary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano/Molecular Medicine and Engineering (NANOMED), 2010 IEEE 4th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.153--157</w:t>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazalaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Robotics and Biomechatronics, 2008. BioRob 2008. 2nd IEEE RAS &amp; EMBS International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.747--752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5945,51 +5945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d assistance a la chirurgie otologique d un patient a implanter avec un implant cochleaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool for inserting fine tubular objects into the cochlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device that is implantable in the temporal bone for delivering a material, and hearing aid provided with such a device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sterkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Apamon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Bouchareb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bernardeschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Seta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ferrary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bernardeschi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sterkers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kazmitcheff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P&#233;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/891742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2013.06.258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2013.06.259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazalaigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350611426012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/907372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bensimon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0b013e31825f24de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-5876(11)70026-X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSV5WB1B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vellin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bensimon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_36" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Sadowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fondin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-024-03499-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Redon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fralin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Apamon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courteille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taoufik Loukil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.11.035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Bouchareb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bernardeschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauchel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Seta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ferrary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bernardeschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sterkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kazmitcheff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F P&#233;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferrary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/891742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000356301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2013.06.258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2013.06.259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazalaigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350611426012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/907372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bensimon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2012.07.119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Sutter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000338406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0b013e31825f24de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-5876(11)70026-X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSV5WB1B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vellin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bensimon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-69" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094634" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50470-9_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_36" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Sadowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>