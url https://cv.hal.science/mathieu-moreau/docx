--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -917,235 +917,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aziza</w:t>
+                <w:t xml:space="preserve">Hassan Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
+                <w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941082v1</w:t>
+                <w:t xml:space="preserve">hal-03941057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t>
+                <w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Aziza</w:t>
+                <w:t xml:space="preserve">H. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t>
+                <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941057v1</w:t>
+                <w:t xml:space="preserve">hal-03941082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Fieback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mottaqiallah Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Fieback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mottaqiallah Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Kassem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1640,291 +1640,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Aziza</w:t>
+                <w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Alayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moreau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504829v1</w:t>
+                <w:t xml:space="preserve">hal-02863232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Termination circuits for RRAM : A Holistic Approach From Technology to Application Considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Levisse</w:t>
+                <w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bocquet</w:t>
+                <w:t xml:space="preserve">M. Fieback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Rios</w:t>
+                <w:t xml:space="preserve">M. Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad Alayan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hamdioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.109297-109308. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863232v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-volatile SRAM memory cells based on ReRAM technology</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2040,90 +2040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t>
@@ -2200,64 +2200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (5), pp.748-752. </w:t>
@@ -2308,77 +2308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santhosh Onkaraiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,64 +2442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,64 +2693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2961,77 +2961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of localized gate stack parasitic charge on current-voltage characteristics of double-gate MOSFETs with high-permittivity dielectrics and Ge-channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of Short-Channel Effects and quantum confinement in double-gate FinFET devices with high-mobility materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,332 +3420,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport through high-kappa dielectric barriers: A non-equilibrium Green's function (NEGF) study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houssa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1180-1184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1171-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430113v1</w:t>
+                <w:t xml:space="preserve">hal-01430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capacitance-voltage characteristics in Ge/high-kappa MOS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electron transport through high-kappa dielectric barriers: A non-equilibrium Green's function (NEGF) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mitard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Houssa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1171-1175. </w:t>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1180-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430114v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Simulation of C-V and I-V Characteristics in Ge and III-V Materials/High-κ MOS Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,51 +3848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Gate Tunneling Current in Metal-Insulator-Metal Capacitor with Multi layer High-kappa Dielectric Stack Using the Non-equilibrium Green's Function Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,51 +4043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Analysis of Quantum Confinement and Short-Channel Effects in Independent Double-Gate Metal–Oxide–Semiconductor Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using of the 2D materials signature for thermal Raman measurements of power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,77 +4317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,77 +4581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Harb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4828,51 +4828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,77 +4971,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t>
@@ -5239,64 +5239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Postel-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5477,51 +5477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, design and technology guidelines for crosspoint memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nöel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Newport, United States. pp.677 - 686, </w:t>
@@ -5611,90 +5611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitor based SneakPath compensation circuit for transistor-less ReRAM architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Onkaraiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5875,90 +5875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SneakPath compensation circuit for programming and read operations in RRAM-based CrossPoint architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santhosh Onkaraiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t>
@@ -6133,200 +6133,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t>
+                <w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745737v1</w:t>
+                <w:t xml:space="preserve">hal-01745729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,240 +6326,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t>
+                <w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745729v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,51 +6577,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827052v1</w:t>
@@ -6779,51 +6779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gate stack parasitic charge on current-voltage characteristics of high-k/SiO2/Ge-channel Double-Gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6861,51 +6861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of short-channel effects and quantum confinement in Double-Gate FinFET devices with high-mobility materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Model of the Ballistic Subthreshold Current in Independent Double-Gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Jyväskylä, Finland. pp.280-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7187,51 +7187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique des nano-transistors multi-grilles à matériaux innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7427,51 +7427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2017.7948104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#246;el" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2017.8053733" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566288v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2017.7948104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#246;el" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2017.8053733" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566288v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>