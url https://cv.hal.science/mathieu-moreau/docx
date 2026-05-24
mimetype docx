--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3695,265 +3695,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Simulation of C-V and I-V Characteristics in Ge and III-V Materials/High-κ MOS Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-1194-A02-02⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (06), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745840v1</w:t>
+                <w:t xml:space="preserve">hal-00515080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model for the Ballistic Subthreshold Current in Ultra-Thin Independent Double-Gate MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Simulation of C-V and I-V Characteristics in Ge and III-V Materials/High-κ MOS Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Autran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (06), pp.491-497. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1194, pp.1194-A02-02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020902801548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1194-A02-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515080v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Gate Tunneling Current in Metal-Insulator-Metal Capacitor with Multi layer High-kappa Dielectric Stack Using the Non-equilibrium Green's Function Formalism</w:t>
               </w:r>
@@ -6133,51 +6133,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t>
+                <w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
@@ -6195,324 +6195,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745729v1</w:t>
+                <w:t xml:space="preserve">hal-01745737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745759v1</w:t>
+                <w:t xml:space="preserve">hal-01745729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t>
+              <w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745737v1</w:t>
+                <w:t xml:space="preserve">hal-01745759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827052v1</w:t>
@@ -7427,51 +7427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2017.7948104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#246;el" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2017.8053733" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566288v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frog&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cholet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15171344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rios" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Alayan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alayan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2908967" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.50.024301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.12.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTHFRHX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDN2LDM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JV5FTCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.03.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHKLT3VD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020902801548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mitard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1194-A02-02" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.48.111409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.7013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2017.7948104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. N&#246;el" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2017.8053733" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950067.2950073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS.2015.7457426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2008.5782727" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566288v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>