--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1452,51 +1452,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1581,333 +1581,215 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367971v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04061889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and screening of Oligisaccharides Clusters Targeting Lectins from Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2054,51 +1936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Madaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00C68F688A0E96E51FB337B1D40BE16EE867108E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bastide" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Madaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00C68F688A0E96E51FB337B1D40BE16EE867108E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bastide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>