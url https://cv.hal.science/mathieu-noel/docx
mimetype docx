--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -30,1445 +30,1579 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mathieu Noël </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assistant Ingénieur CNRS</w:t>
+        <w:t xml:space="preserve">Ingénieur d'études CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
+                <w:t xml:space="preserve">Harnessing oligonucleotide architecture for potent multivalent inhibition of human carbonic anhydrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eslam Abbass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ladu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Debart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.756-765. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5MD01167A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235335v1</w:t>
+                <w:t xml:space="preserve">hal-05537131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
+                <w:t xml:space="preserve">Serendipitous Synthesis of 5-Hydroxyuridine from 2',3'-O-isopropylidene N4-Acetylcytidine by Hypervalent Iodine(III)-Mediated Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Feracci</w:t>
+                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Fattorini</w:t>
+                <w:t xml:space="preserve">Carine Baraguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Lo Bello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gauffre</w:t>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2174-2554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159074v1</w:t>
+                <w:t xml:space="preserve">hal-04235363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipitous Synthesis of 5-Hydroxyuridine from 2',3'-O-isopropylidene N4-Acetylcytidine by Hypervalent Iodine(III)-Mediated Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AT-752 targets multiple sites and activities on the Dengue virus replication enzyme NS5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Feracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Anne Maverick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noël</w:t>
+                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Véronique Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Baraguey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debart</w:t>
+                <w:t xml:space="preserve">Lea Lo Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2174-2554⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.105574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2023.105574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235363v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methyltransferase domain of the Respiratory Syncytial Virus L protein catalyzes cap N7 and 2’-O-methylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
+                <w:t xml:space="preserve">Access to High‐Purity 7m G‐cap RNA in Substantial Quantities by a Convenient All‐Chemical Solid‐Phase Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
+                <w:t xml:space="preserve">Theo Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ysebaert</w:t>
+                <w:t xml:space="preserve">Yann Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pravien Abeywickrema</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (5), pp.1-20. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.756-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282037v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Galacto‐ or Fuco‐Clusters Exploiting the Siderophore Pathway to Inhibit the LecA‐ or LecB‐Associated Virulence of Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">The methyltransferase domain of the Respiratory Syncytial Virus L protein catalyzes cap N7 and 2’-O-methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimouna Madaoui</w:t>
+                <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vidal</w:t>
+                <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nina Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravien Abeywickrema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202000490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989678v1</w:t>
+                <w:t xml:space="preserve">hal-03282037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Supports for the Synthesis of 3′-Aminooxy Deoxy- or Ribo-oligonucleotides and Their 3′-Conjugation by Oxime Ligation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modified Galacto‐ or Fuco‐Clusters Exploiting the Siderophore Pathway to Inhibit the LecA‐ or LecB‐Associated Virulence of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouna Madaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00848⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400790v1</w:t>
+                <w:t xml:space="preserve">hal-02989678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of a Library of Oligosaccharides Targeting Lectin LecB of Pseudomonas Aeruginosa and Synthesis of High Affinity Oligoglycoclusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solid Supports for the Synthesis of 3′-Aminooxy Deoxy- or Ribo-oligonucleotides and Their 3′-Conjugation by Oxime Ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (22), pp.14854-14860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015438v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of galactosylated bifurcated ligands with nanomolar affinity for lectin lecA from pseudomonas aeruginosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of a Library of Oligosaccharides Targeting Lectin LecB of Pseudomonas Aeruginosa and Synthesis of High Affinity Oligoglycoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muchen Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Vergoten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Noël</w:t>
+                <w:t xml:space="preserve">Silvère Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700154⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533208v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Rational Design of Galactosylated Glycoclusters That Target Pseudomonas aeruginosa Lectin A (LecA): Influence of Linker Arms That Lead to Low-Nanomolar Multivalent Ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of galactosylated bifurcated ligands with nanomolar affinity for lectin lecA from pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vergoten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602047⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.1036-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02116180v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward the Rational Design of Galactosylated Glycoclusters That Target Pseudomonas aeruginosa Lectin A (LecA): Influence of Linker Arms That Lead to Low-Nanomolar Multivalent Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Carroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (33), pp.11785-11794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hetero-Click Conjugation of Oligonucleotides with Glycosides Using Bifunctional Phosphoramidites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (13), pp.2921-2927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201500165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1478,147 +1612,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-primed RNA synthesis in SARS-CoVs and structural basis for inhibition by AT-527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashleigh Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhawna Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Selisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Feracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,168 +1762,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and screening of Oligisaccharides Clusters Targeting Lectins from Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1936,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Madaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700154" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00C68F688A0E96E51FB337B1D40BE16EE867108E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bastide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537131v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Abbass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ladu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mansot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MD01167A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Maverick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2174-2554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Feracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fattorini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lo Bello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2023.105574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ysebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravien Abeywickrema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009562" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Madaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment-Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123073" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Angeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchen Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vergoten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02116180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J09MRC32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03554739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00C68F688A0E96E51FB337B1D40BE16EE867108E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Shannon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Selisko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bastide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>