--- v0 (2026-03-30)
+++ v1 (2026-05-25)
@@ -1338,234 +1338,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the het-r vegetative gene of Podospora anserina as a member of the fast evolving HNWD gene family.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Debets</w:t>
+                <w:t xml:space="preserve">Fungal incompatibility : evolutionary origin in pathogen defence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (1), pp.93-102</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1201-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354350v1</w:t>
+                <w:t xml:space="preserve">hal-00404774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal incompatibility : evolutionary origin in pathogen defence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paoletti</w:t>
+                <w:t xml:space="preserve">Identification of the het-r vegetative gene of Podospora anserina as a member of the fast evolving HNWD gene family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bastiaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (11), pp.1201-10</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1), pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404774v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of Podospora anserina, a classic model fungus.</w:t>
               </w:r>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05462657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.08.002." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C7J6RNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastiaans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Debets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dk Aanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Diepeningen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Wada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Maruyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Yamaguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanase Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wagu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07034-11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ness" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bastiaans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05467928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A. Seymour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Julio Caruso Alcocer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navgeet Kaur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Calvo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.07.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rydholm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke U Schwier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Szakacs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.05.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Dyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13693780400029015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Crittenden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Dickinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Montiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G8V7G6M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galagan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cuomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Li-Jun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wortman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth William Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive M. Brasier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756205003308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52X90L0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brasier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crawford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Archer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.C0119-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Buck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulary-Salin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03208.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loubradou-Bourges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.2.2.238-246.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#233;gueret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59JWQQWT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Dyman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fjellstad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05462657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.08.002." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C7J6RNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastiaans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Debets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dk Aanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Diepeningen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Wada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Maruyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Yamaguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanase Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wagu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07034-11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ness" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bastiaans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05467928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian A. Seymour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Julio Caruso Alcocer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navgeet Kaur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Calvo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.07.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rydholm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke U Schwier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Szakacs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2005.05.045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Dyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13693780400029015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Crittenden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Dickinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Montiel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G8V7G6M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galagan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cuomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Li-Jun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wortman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth William Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive M. Brasier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0953756205003308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52X90L0Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brasier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crawford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/817" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Archer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.C0119-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Buck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Pinan-Lucarr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulary-Salin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03208.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loubradou-Bourges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sabourin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ec.2.2.238-246.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castroviejo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l B&#233;gueret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59JWQQWT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Dyman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fjellstad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>