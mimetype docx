--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1255,299 +1255,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of atomized U 3 Si 2 powders with different silicon contents (7.4-7.8 wt%)</w:t>
+                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Iltis</w:t>
+                <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Havette</w:t>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Klosek</w:t>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Onofri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.H. Lee</w:t>
+                <w:t xml:space="preserve">Margaux Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154141⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956503v1</w:t>
+                <w:t xml:space="preserve">insu-04206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural characterization of atomized U 3 Si 2 powders with different silicon contents (7.4-7.8 wt%)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fablet</w:t>
+                <w:t xml:space="preserve">J. Havette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">V. Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+                <w:t xml:space="preserve">C. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Kerdiles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 573, pp.154141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04206732v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and reactivity assessment of nanoscale zerovalent iron in groundwater systems</w:t>
               </w:r>
@@ -1778,287 +1778,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of birnessite reactivity in dynamic anoxic/oxic environments</w:t>
+                <w:t xml:space="preserve">Interactions between nanoscale zerovalent iron (NZVI) and silver nanoparticles alter the NZVI reactivity in aqueous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinzhi Li</w:t>
+                <w:t xml:space="preserve">J. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Schild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">S. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128739⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.138406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632132v1</w:t>
+                <w:t xml:space="preserve">hal-03780242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between nanoscale zerovalent iron (NZVI) and silver nanoparticles alter the NZVI reactivity in aqueous environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of birnessite reactivity in dynamic anoxic/oxic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yoon</w:t>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasturel</w:t>
+                <w:t xml:space="preserve">Dieter Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bae</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 450, pp.138406. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 433, pp.128739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780242v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
               </w:r>
@@ -2565,395 +2565,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth coated graphite felt modified by silver particles for selective electroreduction of CO2 into formate in a flow cell</w:t>
+                <w:t xml:space="preserve">On the Crystal Structures of the Polymorphs of Manganese(II) Chloride Tetrahydrate: alpha-MnCl2 center dot 4H(2)O and beta-MnCl2 center dot 4H(2)O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoyin Lou</w:t>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.311-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-020-00856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03116010v1</w:t>
+                <w:t xml:space="preserve">hal-02957735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Spark plasma sintering as an innovative process for nuclear fuel plate manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Iltis</w:t>
+                <w:t xml:space="preserve">Bismuth coated graphite felt modified by silver particles for selective electroreduction of CO2 into formate in a flow cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoyin Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Florence Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fiquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 543, pp.152541. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 371, pp.137821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003206v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03116010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Crystal Structures of the Polymorphs of Manganese(II) Chloride Tetrahydrate: alpha-MnCl2 center dot 4H(2)O and beta-MnCl2 center dot 4H(2)O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short communication: Spark plasma sintering as an innovative process for nuclear fuel plate manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+                <w:t xml:space="preserve">O. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (3), pp.311-316. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 543, pp.152541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-020-00856-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957735v1</w:t>
+                <w:t xml:space="preserve">hal-03003206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetic ordering in the ternary uranium germanide UNi1–xGe2: Neutron diffraction and physical properties studies</w:t>
               </w:r>
@@ -3082,90 +3082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (8), pp.2098-2107. </w:t>
@@ -3467,77 +3467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From arc-melted ingot to MTR fuel plate A SEM/EBSD microstructural study of U3Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Havette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,559 +3729,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism and thermoelectric properties of In0:22Co4Sb12 prepared by magnesiothermy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alleno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouleau</w:t>
+                <w:t xml:space="preserve">Quentin Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.100223⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.2328-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048178v1</w:t>
+                <w:t xml:space="preserve">hal-02436627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bizot</w:t>
+                <w:t xml:space="preserve">Reaction mechanism and thermoelectric properties of In0:22Co4Sb12 prepared by magnesiothermy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Quéméré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Olivier Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (4), pp.2328-2339. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.100223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436627v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">Coupled effects of Mn(ii), pH and anionic ligands on the reactivity of nanostructured birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quansheng Guo</w:t>
+                <w:t xml:space="preserve">Rasesh Pokharel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (24), pp.10601-10609. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.4022-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en01046d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127374v1</w:t>
+                <w:t xml:space="preserve">hal-03122466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of Mn(ii), pH and anionic ligands on the reactivity of nanostructured birnessite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinzhi Li</w:t>
+                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasesh Pokharel</w:t>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Zhou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.4022-4031. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (24), pp.10601-10609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en01046d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122466v1</w:t>
+                <w:t xml:space="preserve">hal-03127374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization Enhancement of Pharmaceutical Contaminants by Radical-Based Oxidation Promoted by Oxide-Bound Metal Ions</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Brigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (1), pp.476-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,693 +4512,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02986605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative synthesis of mesostructured CoSb 3 -based skutterudites by magnesioreduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural changes driven by pulsed magnetic fields: comparison of off-stoichiometric CoNiGa and (CoNiCu)(AlGaIn) intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Alleno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Gregory Gerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">Georgiy Firstov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kosorukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriy Odnosum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.324⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Metals and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3/4), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30970/cma12.0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161323v1</w:t>
+                <w:t xml:space="preserve">hal-02923820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption study on the origin of the deviation from Vegard's law for U(Al1−xGex)3 solid solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.L. Solari</w:t>
+                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelia Verastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (12), pp.8525-8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310250v1</w:t>
+                <w:t xml:space="preserve">hal-02470142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes driven by pulsed magnetic fields: comparison of off-stoichiometric CoNiGa and (CoNiCu)(AlGaIn) intermetallic compounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Koval</w:t>
+                <w:t xml:space="preserve">J. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriy Odnosum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Metals and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30970/cma12.0388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 514, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923820v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quansheng Guo</w:t>
+                <w:t xml:space="preserve">Innovative synthesis of mesostructured CoSb 3 -based skutterudites by magnesioreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 796, pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470142v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption study on the origin of the deviation from Vegard's law for U(Al1−xGex)3 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guizouarn</w:t>
+                <w:t xml:space="preserve">A. Tayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 514, pp.116-121. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.151772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121497v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Mixing and High-Temperature Heating Steps in the Controlled Thermal Coprecipitation Synthesis of Sub-5-nm Na(Gd-Yb)FTm</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 791, pp.641-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wawryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic ordering in the novel ternary uranium germanide URu0.29Ge2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,615 +5966,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous rattling and single crystalline properties of the caged compound URu2Al10</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the phase equilibria and thermodynamic assessment in the U-Ga and U-Al-Ga systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stepnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.01.319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713499v1</w:t>
+                <w:t xml:space="preserve">hal-01671621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the phase equilibria and thermodynamic assessment in the U-Ga and U-Al-Ga systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Anomalous rattling and single crystalline properties of the caged compound URu2Al10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Troć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wawryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gajek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 499, pp.361-371. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 742, pp.656-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.01.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671621v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features and Uncovered Benefits of Polycrystalline Magnetite as Reusable Catalyst in Reductive Chemical Conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The U-Nb-Al ternary system: experimental and simulated investigations of the phase equilibria and study of the crystal structure and electronic properties of the intermediate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suji Gim</w:t>
+                <w:t xml:space="preserve">Chantal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyungjun Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">José Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 691, pp.893-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659405v1</w:t>
+                <w:t xml:space="preserve">hal-01438111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The U-Nb-Al ternary system: experimental and simulated investigations of the phase equilibria and study of the crystal structure and electronic properties of the intermediate phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berche</w:t>
+                <w:t xml:space="preserve">New Features and Uncovered Benefits of Polycrystalline Magnetite as Reusable Catalyst in Reductive Chemical Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungjun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suji Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 691, pp.893-905. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (45), pp.25195-25205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438111v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and magnetocaloric properties of the new R3Co4+xAl12-x (R: Tb → Er) with the Gd3Ru4Al12 structure-type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,64 +6794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6928,51 +6928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7019,51 +7019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and related properties of a novel compound Ce3Co2Sn7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7283,64 +7283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.168--178. </w:t>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,412 +7506,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and magnetic descriptions of a novel erbium rich aluminide: Er10Co1+xAl3−x (x = 0.30)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the U-Zr-Al ternary phase diagram: Isothermal sections at 673 K and 1073 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Hassen</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 461, pp.193--199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188178v1</w:t>
+                <w:t xml:space="preserve">hal-01153412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of phase relations in the U–Ti–Al ternary system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallographic and magnetic descriptions of a novel erbium rich aluminide: Er10Co1+xAl3−x (x = 0.30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 650, pp.528--532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108762v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the U-Zr-Al ternary phase diagram: Isothermal sections at 673 K and 1073 K.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Pasturel</w:t>
+                <w:t xml:space="preserve">Experimental study of phase relations in the U–Ti–Al ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 461, pp.193--199. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153412v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocaloric properties of a novel ferromagnet Gd3Co4+xAl12-x (x = 0.50).</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wiśniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.40-44. </w:t>
@@ -8483,64 +8483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda El Bekkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,51 +9034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-P. Sazonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9282,376 +9282,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An off-line method to characterize the fission product release from uranium carbide-target prototypes developed for SPIRAL2 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of magnetic and transport properties in the Ce-Co-Ge ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hy</w:t>
+                <w:t xml:space="preserve">Piotr Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda El Bekkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barré-Boscher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lau</w:t>
+                <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.04.031⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.80-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816939v1</w:t>
+                <w:t xml:space="preserve">hal-00813661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magnetic and transport properties in the Ce-Co-Ge ternary system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Pikul</w:t>
+                <w:t xml:space="preserve">An off-line method to characterize the fission product release from uranium carbide-target prototypes developed for SPIRAL2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barré-Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tusseau-Nenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Wisniewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soudé</w:t>
+                <w:t xml:space="preserve">C. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 288, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00813661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion behaviors in doped molybdenum uranium and aluminum or aluminum silicon dispersion fuels: Effects of the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Charollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9740,51 +9740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,64 +9856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauli paramagnetism of the novel uranium intermediate phase UCo(3-x)Ge(x) (0.2 &amp;lt;= x &amp;lt;= 0.4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9986,90 +9986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic, electric and thermoelectric properties of ternary intermetallics from the Ce-Co-Ge system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10145,51 +10145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the novel intermetallic compounds U2Co3Ge, U6Co12Ge4 and U6Co12Ge4C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,64 +10278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and electronic properties of the new compounds U3Co12−xX4 with X=Si, Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (8), pp.1884-1890. </w:t>
@@ -10605,51 +10605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondra Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10712,51 +10712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and physical properties of a novel Kondo antiferromagnet: U3Ru4Al12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10859,51 +10859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and magnetic properties of novel intermetallic compounds in the Er-Cu-Ga system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11122,51 +11122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Slaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,51 +11242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chemical potential on the hydrogen sorption kinetics of Mg2Ni/TM/Pd (TM = transition metal) trilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Wijngaarden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12016,302 +12016,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">119Sn Mössbauer spectroscopy studies of hydrides deriving form the stannide CeNiSn</w:t>
+                <w:t xml:space="preserve">Hydrogenation of the ternary compounds CeNiX (X=Al, Ga, In, Si, Ge and Sn): influence on the valence state of cerium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Wattiaux</w:t>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Fournès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6 (6), pp.573-577. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 383 (1-2), pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138838v1</w:t>
+                <w:t xml:space="preserve">hal-00153139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of the ternary compounds CeNiX (X=Al, Ga, In, Si, Ge and Sn): influence on the valence state of cerium</w:t>
+                <w:t xml:space="preserve">119Sn Mössbauer spectroscopy studies of hydrides deriving form the stannide CeNiSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 383 (1-2), pp.4-9. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (6), pp.573-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153139v1</w:t>
+                <w:t xml:space="preserve">hal-00138838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new hydrides CeNiGeH1.6 and CeCuGeH1.0 crystallizing in the derivative hexagonal ZrBeSi-type structure</w:t>
               </w:r>
@@ -12349,51 +12349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 177 (3), pp.752-759. </w:t>
@@ -12727,51 +12727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12873,51 +12873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 129 (3), pp.179-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13277,51 +13277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 356-357, pp.147-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13419,51 +13419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (20), pp.L365-L368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13549,51 +13549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 168 (1), pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13796,90 +13796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions magnétite-Co : des traces de Co dans l'environnement aux nanoparticules cœur-coquille Fe3O4@Co(OH)2 avec applications magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14094,51 +14094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid Compounds of Transition Elements, SCTE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Zaragoza, Spain. pp.86--91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14211,51 +14211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14454,51 +14454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Majewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Pikul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad218d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amouroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eftekhari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Micheau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202303283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Idczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gnida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Chrzaszcz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07489-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pikul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bae" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138406" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaxin Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Sznajd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ohashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.104408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Pikul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idczak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152541" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-020-00856-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szlawska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#262;wik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nesterenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tursina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindisiwe Xhakaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strydom" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152224" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03048178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.100223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasesh Pokharel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en01046d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Kamagate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151772" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gerstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Firstov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kosorukova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Koval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Odnosum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/cma12.0388" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tursina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chernyshev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesterenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.03.224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tro&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gajek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wawryk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2019.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venturini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02901" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pikul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.01.319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Gim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08178" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stepnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.257" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.225" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.184" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188178v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.277" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108762v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.09.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gastebois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S. Henriques" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I. Gorbunov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Andreev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Waerenborgh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01736" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wi&#347;niewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soud&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.03.021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19798V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouquette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.048" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170X2W3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813632v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG89MGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Allenou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charollais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200235" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F8LD3SW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Bekkachi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri No&#235;l" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.26" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.067" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B3BHL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815621v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sazonov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064412" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;-Boscher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roussiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.04.031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HJX7X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wisniewski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soud&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.80" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8Z4V8L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822087v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.02.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64Z57PD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822099v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kaczorowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.170.232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.03.033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWMJK16Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.094" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z47BZBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPTC6WC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Pikul" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FPC0H1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829932v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemmali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondra Walha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.152" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VKBTLKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416403v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wochowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/12/125401" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jallcom.2008.12.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4GF017H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164397v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2007-0708" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419296v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slaman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Borsa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schreuders" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.09.058" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D18ZG5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419259v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wijngaarden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lohstroh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062157h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07XJNC7K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.032" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM6K8CWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018845v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWKFX31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022430v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.02.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bour&#233;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDTS5VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015115v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214437" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fourn&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.03.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ6PD7G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153139v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etourneau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.006" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HQ8QR3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137304v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K56JNSQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153134v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMD7MZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154482v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.126" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV01MRKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139880v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.222" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN3SMJ2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2003.09.038" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBTR6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213669" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CS9XDJZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00250-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T24KDVBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187777v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01223-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FB7RGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/20/104" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817138v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2002.9671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPLVSMWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Havette" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Havela" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438749v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697840v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Iltis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Palancher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515145v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.257.86" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004BOR12849" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Majewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Pikul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad218d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amouroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eftekhari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Micheau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202303283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Idczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gnida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Chrzaszcz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07489-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pikul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bae" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaxin Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Sznajd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ohashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.104408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Pikul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idczak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-020-00856-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szlawska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#262;wik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nesterenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tursina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindisiwe Xhakaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strydom" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152224" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03048178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.100223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasesh Pokharel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en01046d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Kamagate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gerstein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Firstov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kosorukova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Koval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Odnosum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/cma12.0388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.324" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151772" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tursina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chernyshev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesterenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.03.224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tro&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gajek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wawryk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2019.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venturini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02901" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pikul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.01.319" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stepnik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Gim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08178" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.225" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.184" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.277" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.09.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gastebois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S. Henriques" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I. Gorbunov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Andreev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Waerenborgh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01736" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wi&#347;niewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soud&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.03.021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19798V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouquette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.048" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170X2W3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813632v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG89MGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Allenou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charollais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200235" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F8LD3SW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Bekkachi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri No&#235;l" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.26" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.067" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B3BHL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815621v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sazonov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064412" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813661v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wisniewski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soud&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.80" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;-Boscher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roussiere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.04.031" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HJX7X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8Z4V8L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822087v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.02.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64Z57PD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822099v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kaczorowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.170.232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.03.033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWMJK16Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.094" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z47BZBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPTC6WC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Pikul" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FPC0H1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829932v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemmali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondra Walha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.152" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VKBTLKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416403v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wochowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/12/125401" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jallcom.2008.12.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4GF017H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164397v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2007-0708" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419296v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slaman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Borsa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schreuders" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.09.058" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D18ZG5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419259v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wijngaarden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lohstroh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062157h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07XJNC7K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.032" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM6K8CWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018845v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWKFX31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022430v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.02.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bour&#233;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDTS5VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015115v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214437" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153139v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etourneau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HQ8QR3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fourn&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.03.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ6PD7G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137304v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K56JNSQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153134v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMD7MZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154482v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.126" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV01MRKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139880v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.222" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN3SMJ2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2003.09.038" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBTR6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213669" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CS9XDJZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00250-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T24KDVBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187777v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01223-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FB7RGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/20/104" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817138v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2002.9671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPLVSMWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Havette" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Havela" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438749v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697840v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Iltis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Palancher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515145v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.257.86" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004BOR12849" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>