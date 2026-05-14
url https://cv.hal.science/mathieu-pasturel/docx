--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing self-assembled monolayer construction for aptasensors and preventing false signals. The case of erythromycin detection</w:t>
+                <w:t xml:space="preserve">U&amp;lt;sub&amp;gt;13&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;25&amp;lt;/sub&amp;gt;: A first uranium member of the quasicrystalline approximant YCd6 family, with spin-glass behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Lupoi</w:t>
+                <w:t xml:space="preserve">Magdalena Majewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Baccara</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann R. Leroux</w:t>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Feier</w:t>
+                <w:t xml:space="preserve">Maria Szlawska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 525, pp.146097. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1010, pp.177541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080397v1</w:t>
+                <w:t xml:space="preserve">hal-04877656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U&amp;lt;sub&amp;gt;13&amp;lt;/sub&amp;gt;Pd&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;25&amp;lt;/sub&amp;gt;: A first uranium member of the quasicrystalline approximant YCd6 family, with spin-glass behaviour</w:t>
+                <w:t xml:space="preserve">Optimizing self-assembled monolayer construction for aptasensors and preventing false signals. The case of erythromycin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Majewicz</w:t>
+                <w:t xml:space="preserve">Teodora Lupoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Sarah Baccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Szlawska</w:t>
+                <w:t xml:space="preserve">Bogdan Feier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1010, pp.177541. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 525, pp.146097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.146097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877656v1</w:t>
+                <w:t xml:space="preserve">hal-05080397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frustrated magnetism of a novel breathing kagome U-network aluminide: U3Os4Al11.84(4)</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -494,252 +494,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From caged compounds with isolated U atoms to frustrated magnets with 2- or 3-atom clusters: a review of Al-rich uranium aluminides with transition metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and emission dynamics of Sub-3 nm upconversion nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam P. Pikul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eftekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ad218d⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Optical Materials, -, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202303283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431864v1</w:t>
+                <w:t xml:space="preserve">hal-04645759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and emission dynamics of Sub-3 nm upconversion nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. C. Micheau</w:t>
+                <w:t xml:space="preserve">From caged compounds with isolated U atoms to frustrated magnets with 2- or 3-atom clusters: a review of Al-rich uranium aluminides with transition metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roblin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam P. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Advanced Optical Materials, -, </w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Reports On Progress in Physics, 87 (3), pp.035101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202303283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ad218d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645759v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cationic ordering on the lattice dynamics of monoclinic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; and cubic Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;6.65&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt; sulfides</w:t>
               </w:r>
@@ -987,1709 +987,1735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the crystal structure of UTE0.25Ge2=U4TGe8 (TE = Ru, Os) and ferromagnetic properties of the Os-bearing uranium germanide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-Temperature Epitaxial Growth of Zn-Doped Iron Oxide Films on c-, a-, and r-Cut Sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Guy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123795⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (12), pp.8534-8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011193v1</w:t>
+                <w:t xml:space="preserve">hal-04350858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Epitaxial Growth of Zn-Doped Iron Oxide Films on c-, a-, and r-Cut Sapphire Substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural characterization of atomized U 3 Si 2 powders with different silicon contents (7.4-7.8 wt%)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 573, pp.154141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350858v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of magnetite-Co interactions: from environmentally relevant trace Co levels to core-shell Fe3O4@Co(OH)2 nanoparticles with magnetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (11), pp.3051-3061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3en00379e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of atomized U 3 Si 2 powders with different silicon contents (7.4-7.8 wt%)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the crystal structure of UTE0.25Ge2=U4TGe8 (TE = Ru, Os) and ferromagnetic properties of the Os-bearing uranium germanide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Lee</w:t>
+                <w:t xml:space="preserve">Graziella Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szlawska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 573, pp.154141. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.123795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956503v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and reactivity assessment of nanoscale zerovalent iron in groundwater systems</w:t>
+                <w:t xml:space="preserve">Alteration of birnessite reactivity in dynamic anoxic/oxic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junmin Deng</w:t>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">Dieter Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Arbid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungjun Bae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.119472. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 433, pp.128739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897714v1</w:t>
+                <w:t xml:space="preserve">hal-03632132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetism in structurally disordered UFe0.39Ge2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between nanoscale zerovalent iron (NZVI) and silver nanoparticles alter the NZVI reactivity in aqueous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Kaczorowski</w:t>
+                <w:t xml:space="preserve">J. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Pikul</w:t>
+                <w:t xml:space="preserve">S. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.138406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414042v1</w:t>
+                <w:t xml:space="preserve">hal-03780242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between nanoscale zerovalent iron (NZVI) and silver nanoparticles alter the NZVI reactivity in aqueous environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Yoon</w:t>
+                <w:t xml:space="preserve">Competition of magnetocrystalline anisotropy of uranium layers and zigzag chains in UNi0.34Ge2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam P. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szlawska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasturel</w:t>
+                <w:t xml:space="preserve">Xiaxin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bae</w:t>
+                <w:t xml:space="preserve">Jozef Sznajd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Ohashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 450, pp.138406. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.104408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.104408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780242v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of birnessite reactivity in dynamic anoxic/oxic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinzhi Li</w:t>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Schild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes L Lützenkirchen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.E469-E469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632132v1</w:t>
+                <w:t xml:space="preserve">hal-04204413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction synthesis of silicides: the structure-properties relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Ferromagnetic ordering in UFe0.40Ge2 studied by 57Fe Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Idczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sobota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 553, pp.169238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204413v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition of magnetocrystalline anisotropy of uranium layers and zigzag chains in UNi0.34Ge2 single crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tunable Structural Family with Ultralow Thermal Conductivity: Copper-Deficient Cu&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;□&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Bi&amp;lt;sub&amp;gt;1+x&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Sznajd</w:t>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ohashi</w:t>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.104408⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (4), pp.1846-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c11998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884905v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic ordering in UFe0.40Ge2 studied by 57Fe Mössbauer spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging and reactivity assessment of nanoscale zerovalent iron in groundwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nowak</w:t>
+                <w:t xml:space="preserve">Junmin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Arbid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungjun Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169238⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.119472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632832v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Structural Family with Ultralow Thermal Conductivity: Copper-Deficient Cu&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;□&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Pb&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Bi&amp;lt;sub&amp;gt;1+x&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adèle Renaud</w:t>
+                <w:t xml:space="preserve">Ferromagnetism in structurally disordered UFe0.39Ge2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szlawska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Dariusz Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyuan Zhou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (4), pp.1846-1860. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892, pp.162032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c11998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555303v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Crystal Structures of the Polymorphs of Manganese(II) Chloride Tetrahydrate: alpha-MnCl2 center dot 4H(2)O and beta-MnCl2 center dot 4H(2)O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short communication: Spark plasma sintering as an innovative process for nuclear fuel plate manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+                <w:t xml:space="preserve">O. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (3), pp.311-316. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 543, pp.152541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-020-00856-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957735v1</w:t>
+                <w:t xml:space="preserve">hal-03003206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismuth coated graphite felt modified by silver particles for selective electroreduction of CO2 into formate in a flow cell</w:t>
               </w:r>
@@ -2803,157 +2829,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03116010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Spark plasma sintering as an innovative process for nuclear fuel plate manufacturing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Crystal Structures of the Polymorphs of Manganese(II) Chloride Tetrahydrate: alpha-MnCl2 center dot 4H(2)O and beta-MnCl2 center dot 4H(2)O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fiquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pasturel</w:t>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 543, pp.152541. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.311-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10870-020-00856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003206v1</w:t>
+                <w:t xml:space="preserve">hal-02957735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetic ordering in the ternary uranium germanide UNi1–xGe2: Neutron diffraction and physical properties studies</w:t>
               </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ćwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131, pp.107112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3082,90 +3082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the effects of redox conditions and dissolved Fe2+ on nanomagnetite stoichiometry by wet chemistry, XRD, XAS and XMCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoomipat Jungcharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (8), pp.2098-2107. </w:t>
@@ -3197,2276 +3197,2276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction mechanism and thermoelectric properties of In0:22Co4Sb12 prepared by magnesiothermy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hassam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Olivier Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.100223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932004v1</w:t>
+                <w:t xml:space="preserve">hal-03048178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two polymorphs of a new intermetallic Ce2Rh2Ga - crystal structure and physical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Nesterenko</w:t>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tursina</w:t>
+                <w:t xml:space="preserve">Samuel Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155570⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.2328-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928995v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From arc-melted ingot to MTR fuel plate A SEM/EBSD microstructural study of U3Si2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+                <w:t xml:space="preserve">Mesostructure - thermoelectric properties relationships in VxMn1-xSi1.74 (x=0, 0.04) higher manganese silicides prepared by magnesiothermy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 816, pp.152577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892687v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructure - thermoelectric properties relationships in VxMn1-xSi1.74 (x=0, 0.04) higher manganese silicides prepared by magnesiothermy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled effects of Mn(ii), pH and anionic ligands on the reactivity of nanostructured birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasesh Pokharel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152577⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.4022-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en01046d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470151v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (24), pp.10601-10609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436627v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanism and thermoelectric properties of In0:22Co4Sb12 prepared by magnesiothermy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralization Enhancement of Pharmaceutical Contaminants by Radical-Based Oxidation Promoted by Oxide-Bound Metal Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Kamagate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2019.100223⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.476-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048178v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of Mn(ii), pH and anionic ligands on the reactivity of nanostructured birnessite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lian Zhou</w:t>
+                <w:t xml:space="preserve">Adsorption capacity of the corrosion products of nanoscale zerovalent iron towards emerging contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungjun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunho Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.4022-4031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0en01046d⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.3773-3782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en00886a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122466v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02986605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Stoichiometry and Aging at Operating Temperature on Thermoelectric Higher Manganese Silicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">From arc-melted ingot to MTR fuel plate A SEM/EBSD microstructural study of U3Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Havette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 537, pp.152224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127374v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization Enhancement of Pharmaceutical Contaminants by Radical-Based Oxidation Promoted by Oxide-Bound Metal Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Kamagate</w:t>
+                <w:t xml:space="preserve">Crystal structure and high temperature X-ray diffraction study of thermoelectric chimney-ladder FeGeγ (γ ≈ 1.52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michiue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Matsushita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b04542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 846, pp.155696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442225v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption capacity of the corrosion products of nanoscale zerovalent iron towards emerging contaminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sungjun Bae</w:t>
+                <w:t xml:space="preserve">Two polymorphs of a new intermetallic Ce2Rh2Ga - crystal structure and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tursina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunho Yoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Sindisiwe Xhakaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Marsac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Strydom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.3773-3782. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 844, pp.155570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00886a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02986605v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes driven by pulsed magnetic fields: comparison of off-stoichiometric CoNiGa and (CoNiCu)(AlGaIn) intermetallic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative synthesis of mesostructured CoSb 3 -based skutterudites by magnesioreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Gerstein</w:t>
+                <w:t xml:space="preserve">E Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiy Firstov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valeriy Odnosum</w:t>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Metals and Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30970/cma12.0388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 796, pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923820v1</w:t>
+                <w:t xml:space="preserve">hal-02161323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray absorption study on the origin of the deviation from Vegard's law for U(Al1−xGex)3 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quansheng Guo</w:t>
+                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.151772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470142v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moriceau</w:t>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121497v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative synthesis of mesostructured CoSb 3 -based skutterudites by magnesioreduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Tonquesse</w:t>
+                <w:t xml:space="preserve">Structural changes driven by pulsed magnetic fields: comparison of off-stoichiometric CoNiGa and (CoNiCu)(AlGaIn) intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Firstov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Alleno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Tetiana Kosorukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">Yuri Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriy Odnosum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.324⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Metals and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3/4), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30970/cma12.0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161323v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption study on the origin of the deviation from Vegard's law for U(Al1−xGex)3 solid solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tayal</w:t>
+                <w:t xml:space="preserve">Magnesioreduction Synthesis of Co-Doped beta-FeSi2: Mechanism, Microstructure, and Improved Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Solari</w:t>
+                <w:t xml:space="preserve">Zelia Verastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151772⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (12), pp.8525-8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310250v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Mixing and High-Temperature Heating Steps in the Controlled Thermal Coprecipitation Synthesis of Sub-5-nm Na(Gd-Yb)FTm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A magnetic glass matrix (ZnO-BaO-B 2 O 3 ) particulate (Fe 3 O 4 ) nanocomposite obtained by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">J. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 514, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087805v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the Mixing and High-Temperature Heating Steps in the Controlled Thermal Coprecipitation Synthesis of Sub-5-nm Na(Gd-Yb)FTm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brisset</w:t>
+                <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chajewski</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Aude Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 277, pp.260-270. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.5082-5088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182248v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R 8-x Ru 3 In 7+x , R 3 Ru 1-x In 3 , R 39 Ru 12-x In 35 , and R 16 Ru 5 In 14 (R=La-Nd, Sm, Gd-Er, Lu) - New ternary indides with 2D intergrowth of CsCl- and AlB 2 -related slabs</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 791, pp.641-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5608,77 +5608,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wawryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107, pp.60-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5706,875 +5706,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Magnetic Ordering on the Cr Substructure in UCr2Si2C and Structural Relationships in Quaternary U-Cr-Si-C Compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the phase equilibria and thermodynamic assessment in the U-Ga and U-Al-Ga systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vernière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stepnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.361-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740160v1</w:t>
+                <w:t xml:space="preserve">hal-01671621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic ordering in the novel ternary uranium germanide URu0.29Ge2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Anomalous rattling and single crystalline properties of the caged compound URu2Al10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Troć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Kaczorowski</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wawryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gajek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95, pp.19-23. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 742, pp.656-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.01.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807086v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the phase equilibria and thermodynamic assessment in the U-Ga and U-Al-Ga systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic ordering in the novel ternary uranium germanide URu0.29Ge2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.11.037⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671621v1</w:t>
+                <w:t xml:space="preserve">hal-01807086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous rattling and single crystalline properties of the caged compound URu2Al10</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Unexpected Magnetic Ordering on the Cr Substructure in UCr2Si2C and Structural Relationships in Quaternary U-Cr-Si-C Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Gajek</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 742, pp.656-669. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (5), pp.2546-2557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.01.319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713499v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The U-Nb-Al ternary system: experimental and simulated investigations of the phase equilibria and study of the crystal structure and electronic properties of the intermediate phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Features and Uncovered Benefits of Polycrystalline Magnetite as Reusable Catalyst in Reductive Chemical Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungjun Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berche</w:t>
+                <w:t xml:space="preserve">Suji Gim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (45), pp.25195-25205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438111v1</w:t>
+                <w:t xml:space="preserve">hal-01659405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features and Uncovered Benefits of Polycrystalline Magnetite as Reusable Catalyst in Reductive Chemical Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sungjun Bae</w:t>
+                <w:t xml:space="preserve">The U-Nb-Al ternary system: experimental and simulated investigations of the phase equilibria and study of the crystal structure and electronic properties of the intermediate phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suji Gim</w:t>
+                <w:t xml:space="preserve">José Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyungjun Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (45), pp.25195-25205. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 691, pp.893-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.08.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659405v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and magnetocaloric properties of the new R3Co4+xAl12-x (R: Tb → Er) with the Gd3Ru4Al12 structure-type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,347 +6632,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of the cage systems ThFe2Al10 and UFe2Al10</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The actinide-platinum binaries Th3Pt4 and U3Pt4: Crystallographic investigation and heavy-fermion behavior of the ferromagnetically ordered U3Pt4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 727, pp.1302-1313. </w:t>
+              <w:t xml:space="preserve">, 2017, 708, pp.175-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619415v1</w:t>
+                <w:t xml:space="preserve">hal-01515162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actinide-platinum binaries Th3Pt4 and U3Pt4: Crystallographic investigation and heavy-fermion behavior of the ferromagnetically ordered U3Pt4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative studies of the cage systems ThFe2Al10 and UFe2Al10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Troć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wawryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 708, pp.175-180. </w:t>
+              <w:t xml:space="preserve">, 2017, 727, pp.1302-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.02.222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515162v1</w:t>
+                <w:t xml:space="preserve">hal-01619415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction Kinetics of Nitroaromatic Compounds by Titanium Substituted Magnetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (21), pp.11399-11406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7006,77 +7006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and related properties of a novel compound Ce3Co2Sn7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 706, pp.244-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,103 +7244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the phase relations in the U-Al-Ge ternary system: Influence of the Al/Ge substitution on the properties of the intermediate phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.168--178. </w:t>
@@ -7372,844 +7372,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the Ce–Co–Al ternary system: Isothermal section at 973 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Nasri</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the U-Zr-Al ternary phase diagram: Isothermal sections at 673 K and 1073 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gastebois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">F. Desevedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Péron</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.12.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 461, pp.193--199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224507v1</w:t>
+                <w:t xml:space="preserve">hal-01153412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the U-Zr-Al ternary phase diagram: Isothermal sections at 673 K and 1073 K.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Crystallographic and magnetic descriptions of a novel erbium rich aluminide: Er10Co1+xAl3−x (x = 0.30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 650, pp.528--532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153412v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and magnetic descriptions of a novel erbium rich aluminide: Er10Co1+xAl3−x (x = 0.30)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of phase relations in the U–Ti–Al ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.277⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188178v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of phase relations in the U–Ti–Al ternary system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Stepnik</w:t>
+                <w:t xml:space="preserve">Reinvestigation of the Ce–Co–Al ternary system: Isothermal section at 973 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tougait</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 628, pp.277--281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2014.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.12.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108762v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric properties of a novel ferromagnet Gd3Co4+xAl12-x (x = 0.50).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Structural/Physical Properties of U3Fe2Ge7: A Single-Crystal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Nasri</w:t>
+                <w:t xml:space="preserve">Margarida S. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Gastebois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Denis I. Gorbunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Belgacem</w:t>
+                <w:t xml:space="preserve">Alexander V. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao C. Waerenborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (19), pp.9646-9655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153420v1</w:t>
+                <w:t xml:space="preserve">hal-01205440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structural/Physical Properties of U3Fe2Ge7: A Single-Crystal Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis I. Gorbunov</w:t>
+                <w:t xml:space="preserve">Magnetocaloric properties of a novel ferromagnet Gd3Co4+xAl12-x (x = 0.50).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander V. Andreev</w:t>
+                <w:t xml:space="preserve">Nabil Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Dusek</w:t>
+                <w:t xml:space="preserve">Justine Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao C. Waerenborgh</w:t>
+                <w:t xml:space="preserve">Besma Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (19), pp.9646-9655. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.28--32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205440v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and related properties of Ce5CoGe2, CeCoGe and CeCo2Ge2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wiśniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.40-44. </w:t>
@@ -8324,51 +8324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel ternary uranium-based intermetallic U34Fe4−xGe33: Structure and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Waerenborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,64 +8483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8597,302 +8597,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of cage-type ternaries ARu2Al10 - Theory and XPS experiment (A = Ce and U)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesiothermic reduction process applied to the powder production of U(Mo) fissile particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Talik</w:t>
+                <w:t xml:space="preserve">Guillaume Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charollais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.11.178⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201200235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813632v1</w:t>
+                <w:t xml:space="preserve">hal-01069856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesiothermic reduction process applied to the powder production of U(Mo) fissile particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Allenou</w:t>
+                <w:t xml:space="preserve">Electronic structure of cage-type ternaries ARu2Al10 - Theory and XPS experiment (A = Ce and U)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Talik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Troć</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (4), pp.257-261. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554, pp.438-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201200235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.11.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069856v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of the U-Mo-C phase diagram</w:t>
               </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda El Bekkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,1340 +9002,1340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal section of the Er-Cu-Ga ternary system at 973 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of magnetic and transport properties in the Ce-Co-Ge ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tougait</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nouri</w:t>
+                <w:t xml:space="preserve">Piotr Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda El Bekkachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.03.067⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.80-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821910v1</w:t>
+                <w:t xml:space="preserve">hal-00813661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystal study of the kagome antiferromagnet U3Ru4Al12</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An off-line method to characterize the fission product release from uranium carbide-target prototypes developed for SPIRAL2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Sazonov</w:t>
+                <w:t xml:space="preserve">B. Hy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsen Gukasov</w:t>
+                <w:t xml:space="preserve">N. Barré-Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Roussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064412⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 288, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815621v1</w:t>
+                <w:t xml:space="preserve">hal-00816939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magnetic and transport properties in the Ce-Co-Ge ternary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermal section of the Er-Cu-Ga ternary system at 973 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Wisniewski</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda El Bekkachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.194.80⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 531, pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813661v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An off-line method to characterize the fission product release from uranium carbide-target prototypes developed for SPIRAL2 project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Tusseau-Nenez</w:t>
+                <w:t xml:space="preserve">Single-crystal study of the kagome antiferromagnet U3Ru4Al12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Troć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lau</w:t>
+                <w:t xml:space="preserve">A.-P. Sazonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsen Gukasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.04.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816939v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion behaviors in doped molybdenum uranium and aluminum or aluminum silicon dispersion fuels: Effects of the microstructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Magnetic, electric and thermoelectric properties of ternary intermetallics from the Ce-Co-Ge system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam P. Pikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Charollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.1201-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2011.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.130⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825602v1</w:t>
+                <w:t xml:space="preserve">hal-00822101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and physical properties of a new intermetallic compound URu2Al10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (7), pp.913-918. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2011.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauli paramagnetism of the novel uranium intermediate phase UCo(3-x)Ge(x) (0.2 &amp;lt;= x &amp;lt;= 0.4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 170, pp.232-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.170.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic, electric and thermoelectric properties of ternary intermetallics from the Ce-Co-Ge system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Characterization of the novel intermetallic compounds U2Co3Ge, U6Co12Ge4 and U6Co12Ge4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (18), pp.5447-5452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.02.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2011.03.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822101v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the novel intermetallic compounds U2Co3Ge, U6Co12Ge4 and U6Co12Ge4C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Interdiffusion behaviors in doped molybdenum uranium and aluminum or aluminum silicon dispersion fuels: Effects of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Noel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Charollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509 (18), pp.5447-5452. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 416 (1-2), pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.02.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737079v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and electronic properties of the new compounds U3Co12−xX4 with X=Si, Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10446,77 +10446,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (8), pp.1884-1890. </w:t>
@@ -10605,51 +10605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondra Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10712,90 +10712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and physical properties of a novel Kondo antiferromagnet: U3Ru4Al12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wochowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10859,90 +10859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure and magnetic properties of novel intermetallic compounds in the Er-Cu-Ga system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
@@ -10986,927 +10986,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstructures in room-temperature ordered deuterides CeCuSiDx and CeCuGeDx</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber optic hydrogen detectors containing Mg-based metal hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">M. Slaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schreuders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/znb-2007-0708⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164397v1</w:t>
+                <w:t xml:space="preserve">hal-00419296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic hydrogen detectors containing Mg-based metal hydrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Influence of the chemical potential on the hydrogen sorption kinetics of Mg2Ni/TM/Pd (TM = transition metal) trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Wijngaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lohstroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schreuders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Slaman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Schreuders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.09.058⟩</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm062157h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419296v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the chemical potential on the hydrogen sorption kinetics of Mg2Ni/TM/Pd (TM = transition metal) trilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Wijngaarden</w:t>
+                <w:t xml:space="preserve">Superstructures in room-temperature ordered deuterides CeCuSiDx and CeCuGeDx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lohstroh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm062157h⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (7), pp.922-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/znb-2007-0708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00419259v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering phenomena in intermetallic CeMX (M=Ni, Cu and X=Si, Ge, Sn) upon hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Relationship between structure and sorption kinetic behaviour for ternary CeMX compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1111-1116. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp.544-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080332v1</w:t>
+                <w:t xml:space="preserve">hal-00018845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between structure and sorption kinetic behaviour for ternary CeMX compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Ordering phenomena in intermetallic CeMX (M=Ni, Cu and X=Si, Ge, Sn) upon hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (5), pp.544-550. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1111-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018845v1</w:t>
+                <w:t xml:space="preserve">hal-00080332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogenation on the structural and magnetic properties of compounds based on cerium and crystallizing in the tetragonal CeFeSi-type structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenation of the ternary silicides RENiSi (RE = Ce, Nd) crystallizing in the tetragonal LaPtSi-type structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 134 (8), pp.529-533. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 397 (1-2), pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2005.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022430v1</w:t>
+                <w:t xml:space="preserve">hal-00090761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of the ternary silicides RENiSi (RE = Ce, Nd) crystallizing in the tetragonal LaPtSi-type structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrogenation on the structural and magnetic properties of compounds based on cerium and crystallizing in the tetragonal CeFeSi-type structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.01.015⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 134 (8), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2005.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00090761v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From intermediate valence to magnetic behavior without long-range order by hydrogenation of the ternary gallide CeNiGa.</w:t>
               </w:r>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodríguez Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (21), 214437 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12016,1050 +12016,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of the ternary compounds CeNiX (X=Al, Ga, In, Si, Ge and Sn): influence on the valence state of cerium</w:t>
+                <w:t xml:space="preserve">The new hydrides CeNiGeH1.6 and CeCuGeH1.0 crystallizing in the derivative hexagonal ZrBeSi-type structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Decourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177 (3), pp.752-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2003.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153139v1</w:t>
+                <w:t xml:space="preserve">hal-00137304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">119Sn Mössbauer spectroscopy studies of hydrides deriving form the stannide CeNiSn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification by hydrogenation of the CeCuSi magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 383 (1-2), pp.118-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138838v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new hydrides CeNiGeH1.6 and CeCuGeH1.0 crystallizing in the derivative hexagonal ZrBeSi-type structure</w:t>
+                <w:t xml:space="preserve">Magnetic ordering induced by the hydrogenation of the ternary stannide CeNiSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2003.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276, pp.576-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.11.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137304v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification by hydrogenation of the CeCuSi magnetic behavior</w:t>
+                <w:t xml:space="preserve">Unusual increase of the Kondo effect by hydrogenation : case of the ternary silicide CeNiSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 383 (1-2), pp.118-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.019⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 384 (1-2), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153134v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual increase of the Kondo effect by hydrogenation : case of the ternary silicide CeNiSi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiferromagnetic–ferromagnetic transition induced by the hydrogenation of the ternary stannide Ce(Ni0.82Cu0.18)Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.03.126⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 129 (3), pp.179-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2003.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154482v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ordering induced by the hydrogenation of the ternary stannide CeNiSn</w:t>
+                <w:t xml:space="preserve">119Sn Mössbauer spectroscopy studies of hydrides deriving form the stannide CeNiSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 272-276, pp.576-578. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (6), pp.573-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.11.222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2004.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139880v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic–ferromagnetic transition induced by the hydrogenation of the ternary stannide Ce(Ni0.82Cu0.18)Sn</w:t>
+                <w:t xml:space="preserve">Hydrogenation of the ternary compounds CeNiX (X=Al, Ga, In, Si, Ge and Sn): influence on the valence state of cerium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 129 (3), pp.179-182. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 383 (1-2), pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2003.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135802v1</w:t>
+                <w:t xml:space="preserve">hal-00153139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic behavior of the new hydride CeNiSnH1.8(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (11), pp.2181-2185. </w:t>
@@ -13103,285 +13103,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00220513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various ways including substitution and protection used to improve the cyclability of ‘MgNi' electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and magnetic properties of the ternary gallides CeMGa (M=Mn, Co and Cu) and their hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 356-357, pp.764-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00250-0⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 356-357, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01223-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189362v1</w:t>
+                <w:t xml:space="preserve">hal-00187777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetic properties of the ternary gallides CeMGa (M=Mn, Co and Cu) and their hydrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various ways including substitution and protection used to improve the cyclability of ‘MgNi' electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 356-357, pp.147-150. </w:t>
+              <w:t xml:space="preserve">, 2003, 356-357, pp.764-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01223-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187777v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurence of ferromagnetic transition on hydrogen insertion in the ternary indide CeNiIn</w:t>
               </w:r>
@@ -13393,77 +13393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (20), pp.L365-L368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13510,90 +13510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ternary gallide CeNiGa: polymorphism and hydrogen absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 168 (1), pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13684,51 +13684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigma of the &amp;quot;U$_8$Si$_8$O&amp;quot; phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Havette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13796,103 +13796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions magnétite-Co : des traces de Co dans l'environnement aux nanoparticules cœur-coquille Fe3O4@Co(OH)2 avec applications magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13969,51 +13969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Drouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdA-2021 - 50èmes journées des actinides + 13th school on the physics and chemistry of actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCR - Institut des Sciences Chimiques de Rennes, Mar 2021, On-line event, France</w:t>
@@ -14042,103 +14042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U3Pt12Si4: Structural and physical properties of a new uranium-platinum-silicon ternary compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pikul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid Compounds of Transition Elements, SCTE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Zaragoza, Spain. pp.86--91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14211,51 +14211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14289,284 +14289,176 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Thermoelectric Transition Metal Silicides Towards Module Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hiroyuki Akinaga, Atsuko Kosuga, Takao Mori, Gustavo Ardila. </w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermoelectric Micro/Nano Generators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.213-228, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+              <w:t xml:space="preserve">, 2, Wiley - ISTE Group, pp.213-228, 2023, 9781394256372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394256389.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14576,114 +14468,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification par hydruration des propriétés structurales et physiques des intermétalliques CeTX (T = Mn, Ni, Cu ; X = Al, Ga, In, Si, Ge, Sn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004BOR12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14830,51 +14722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Majewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Pikul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad218d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amouroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eftekhari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Micheau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202303283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Idczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gnida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Chrzaszcz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07489-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pikul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bae" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaxin Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Sznajd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ohashi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.104408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Pikul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idczak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11998" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-020-00856-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szlawska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#262;wik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nesterenko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tursina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindisiwe Xhakaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strydom" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155570" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152224" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03048178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.100223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasesh Pokharel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en01046d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Kamagate" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gerstein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Firstov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kosorukova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Koval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Odnosum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/cma12.0388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.324" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151772" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tursina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chernyshev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesterenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.03.224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tro&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gajek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wawryk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2019.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venturini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02901" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pikul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.01.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.01.319" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stepnik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Gim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08178" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619415v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.225" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;ron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.184" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.277" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.09.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153420v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gastebois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S. Henriques" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I. Gorbunov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Andreev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Waerenborgh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01736" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wi&#347;niewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soud&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.03.021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19798V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouquette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.048" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170X2W3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813632v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG89MGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Allenou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charollais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200235" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F8LD3SW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Bekkachi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri No&#235;l" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.26" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.067" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B3BHL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815621v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sazonov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064412" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813661v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wisniewski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soud&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.80" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816939v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;-Boscher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roussiere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.04.031" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HJX7X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8Z4V8L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822087v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.02.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64Z57PD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822099v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kaczorowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.170.232" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.03.033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWMJK16Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737079v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.094" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z47BZBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPTC6WC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Pikul" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FPC0H1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829932v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemmali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondra Walha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.152" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VKBTLKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416403v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wochowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/12/125401" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jallcom.2008.12.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4GF017H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164397v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2007-0708" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419296v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slaman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dam" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Borsa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schreuders" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.09.058" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D18ZG5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419259v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wijngaarden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lohstroh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062157h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07XJNC7K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080332v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.032" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM6K8CWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018845v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWKFX31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022430v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.02.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090761v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bour&#233;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDTS5VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015115v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214437" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153139v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etourneau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HQ8QR3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fourn&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.03.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ6PD7G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137304v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.09.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K56JNSQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153134v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMD7MZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154482v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.126" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV01MRKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139880v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.222" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN3SMJ2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2003.09.038" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBTR6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213669" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CS9XDJZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189362v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00250-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T24KDVBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187777v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01223-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FB7RGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/20/104" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817138v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2002.9671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPLVSMWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Havette" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Havela" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438749v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697840v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Iltis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Palancher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515145v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.257.86" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04771650v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004BOR12849" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Majewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szlawska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Lupoi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baccara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Feier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eftekhari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Micheau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roblin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202303283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Pikul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad218d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Kumar Ventrapati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Idczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gnida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kolodziej" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Chrzaszcz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-024-07489-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03956503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154141" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fablet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdiles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00379e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinzhi Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L L&#252;tzenkirchen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128739" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138406" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaxin Ding" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Sznajd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ohashi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.104408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04204413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Pikul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Idczak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11998" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Deng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Bae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pikul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152541" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-020-00856-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szlawska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#262;wik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2021.107112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03263142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoomipat Jungcharoen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00219H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03048178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2019.100223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152577" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasesh Pokharel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en01046d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127374v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442225v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Kamagate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04542" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986605v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunho Yoon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00886a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tonquesse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hassam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michiue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Matsushita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928995v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nesterenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tursina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindisiwe Xhakaza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strydom" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155570" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alleno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tayal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151772" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gerstein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Firstov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kosorukova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Koval" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriy Odnosum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30970/cma12.0388" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Verastegui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01426" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guizouarn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.03.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122176v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tursina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chernyshev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nesterenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.03.224" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tro&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gajek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wawryk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2019.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.11.037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.01.319" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pikul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2018.01.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740160v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verni&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venturini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02901" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659405v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suji Gim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08178" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stepnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.08.257" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belgacem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2017.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.222" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515159v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.02.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary da Silva Maia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.11.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.08.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desevedavy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.277" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.09.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.184" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S. Henriques" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I. Gorbunov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Andreev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dusek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Waerenborgh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01736" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153420v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gastebois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2015.01.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019882v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wi&#347;niewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soud&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2014.03.021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19798V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henriques" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Waerenborgh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.03.189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K052B1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouquette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.048" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170X2W3T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069856v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Allenou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Noel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Charollais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200235" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F8LD3SW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813632v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.11.178" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZG89MGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813649v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Bekkachi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri No&#235;l" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.26" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813661v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wisniewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soud&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.194.80" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;-Boscher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roussiere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.04.031" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84HJX7X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821910v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.067" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B3BHL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sazonov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsen Gukasov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064412" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822101v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.03.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWMJK16Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822087v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2011.02.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64Z57PD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822099v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kaczorowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.170.232" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737079v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.094" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z47BZBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825602v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.130" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8Z4V8L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPTC6WC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Pikul" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.06.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FPC0H1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829932v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemmali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondra Walha" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.152" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VKBTLKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416403v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wochowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/12/125401" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416405v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.jallcom.2008.12.022" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4GF017H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419296v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Slaman" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Borsa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schreuders" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.09.058" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D18ZG5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419259v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wijngaarden" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lohstroh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062157h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07XJNC7K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2007-0708" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.009" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWKFX31-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080332v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.032" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM6K8CWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090761v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bour&#233;e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.01.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDTS5VZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022430v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.02.040" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015115v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214437" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137304v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.09.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K56JNSQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153134v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.019" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WMD7MZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139880v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etourneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.11.222" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN3SMJ2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154482v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.03.126" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV01MRKJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135802v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2003.09.038" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBTR6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wattiaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fourn&#232;s" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2004.03.008" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ6PD7G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153139v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.04.006" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1HQ8QR3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213669" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6CS9XDJZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187777v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01223-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7FB7RGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189362v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00250-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T24KDVBM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/20/104" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817138v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2002.9671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPLVSMWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Havette" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Halet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Havela" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438749v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697840v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviere Iltis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Palancher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515145v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.257.86" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434579v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gascoin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256389.ch8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004BOR12849" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>