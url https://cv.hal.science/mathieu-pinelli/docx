--- v0 (2026-03-30)
+++ v1 (2026-04-28)
@@ -529,252 +529,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t>
+                <w:t xml:space="preserve">A working memory reversal effect on design principles? Evidence on pauses in video among children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2025.1540817⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-025-13545-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407357v1</w:t>
+                <w:t xml:space="preserve">hal-05023089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A working memory reversal effect on design principles? Evidence on pauses in video among children</w:t>
+                <w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10639-025-13545-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2025.1540817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023089v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dream habits in a large cohort of preteens and their relation to sleep and nocturnal awakenings</w:t>
               </w:r>
@@ -1135,338 +1135,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can I Help You? The Influence of Situation and Hostile Sexism on Perception of Appropriate Gender of Conversational Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep habits and their relation to self-reported attention and class climate in preteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Bry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.669⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.421-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230155v1</w:t>
+                <w:t xml:space="preserve">hal-03928979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep habits and their relation to self-reported attention and class climate in preteens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la validité d’une mesure de l’attention auto-rapportée en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Portrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.11.032⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la validité d’une mesure de l’attention auto-rapportée en milieu scolaire</w:t>
+                <w:t xml:space="preserve">How Can I Help You? The Influence of Situation and Hostile Sexism on Perception of Appropriate Gender of Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Portrat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15069⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04207882v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Priming on Speed Reduction on a Ski Slope</w:t>
               </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Primary Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (5), pp.483-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1967,51 +1967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF79D002"/>
+    <w:nsid w:val="2F997A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2198,51 +2198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8101-7829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matpinelli.free.fr/CV.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/aj267/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05179-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.11.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B5VT9GMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10935-018-0521-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2017.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8101-7829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matpinelli.free.fr/CV.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/aj267/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05179-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.11.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B5VT9GMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10935-018-0521-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2017.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>