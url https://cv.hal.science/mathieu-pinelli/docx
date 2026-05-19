--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -187,1494 +187,1494 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pause and Note-Taking Behaviors during Video Learning</w:t>
+                <w:t xml:space="preserve">A working memory reversal effect on design principles? Evidence on pauses in video among children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Tino Endres et al. (chair). Learning With, Not Just Learning From, Videos – Interactivity as Key Element in Video-based Learning. [Symposium]. EARLI 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-025-13545-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272765v1</w:t>
+                <w:t xml:space="preserve">hal-05023089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et conditions d’efficacité du numérique dans les apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée régionale des sciences cognitives de l'éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05551620v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2025.1540817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dream habits in a large cohort of preteens and their relation to sleep and nocturnal awakenings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Portrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04270391v1</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.14339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What a shot! Effect of biathlon and badminton on attention of preteens in middle schools: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2477144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French teleworkers’ work engagement and job satisfaction during times of lockdown: the protective role of acceptance on stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.10721-10732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05179-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep habits and their relation to self-reported attention and class climate in preteens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.421-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la validité d’une mesure de l’attention auto-rapportée en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Can I Help You? The Influence of Situation and Hostile Sexism on Perception of Appropriate Gender of Conversational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Priming on Speed Reduction on a Ski Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Primary Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.483-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10935-018-0521-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“I Wanna Be the Very Best!” Agreeableness and Perseverance Predict Sustained Playing to Pokémon Go : A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2017.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A working memory reversal effect on design principles? Evidence on pauses in video among children</w:t>
+                <w:t xml:space="preserve">Pause and Note-Taking Behaviors during Video Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salomé Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05023089v1</w:t>
+              <w:t xml:space="preserve">In Tino Endres et al. (chair). Learning With, Not Just Learning From, Videos – Interactivity as Key Element in Video-based Learning. [Symposium]. EARLI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized attention measure: a web-based open-source test battery to evaluate students’ attention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apports et conditions d’efficacité du numérique dans les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05407357v1</w:t>
+              <w:t xml:space="preserve">3e Journée régionale des sciences cognitives de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dream habits in a large cohort of preteens and their relation to sleep and nocturnal awakenings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel tir ! Effet du biathlon et du badminton sur l’attention des élèves en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Portrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Eichenlaub</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Eichenlaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...787 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/g4h.2017.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096528v1</w:t>
+                <w:t xml:space="preserve">hal-04270391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1692,64 +1692,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do learners make more pauses in instructional videos when taking notes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Cojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), France. 46, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1806,51 +1806,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des techniques d’amorçage dans la prévention des comportements à risque en sports d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Grenoble Alpes, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1967,51 +1967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F997A3C"/>
+    <w:nsid w:val="1299EC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2198,51 +2198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8101-7829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matpinelli.free.fr/CV.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/aj267/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05179-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.11.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B5VT9GMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.669" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10935-018-0521-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2017.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-pinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8101-7829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matpinelli.free.fr/CV.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/aj267/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13545-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palluel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2025.1540817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2477144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05179-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.11.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B5VT9GMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.669" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10935-018-0521-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2017.0051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04270391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05486079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>