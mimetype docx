--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ARMAX systems with bounded noise</w:t>
+                <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 362 (16), pp.108061. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.108061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325365v1</w:t>
+                <w:t xml:space="preserve">hal-05131750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
+                <w:t xml:space="preserve">Identification of ARMAX systems with bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 362 (16), pp.108061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.108061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131750v1</w:t>
+                <w:t xml:space="preserve">hal-05325365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Non-linear Communication Systems Using Neural Networks</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ougraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Belaadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -508,51 +508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive system identification method from binary input/output measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,90 +612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line outer bounding ellipsoid algorithm for clustering of hyperplanes in the presence of bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,334 +723,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-identification algorithm for zeolite-based thermal capacity gas sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive identification of IIR system using binary input/output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-018-3883-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2022.125549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810620v1</w:t>
+                <w:t xml:space="preserve">hal-03841735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive identification of IIR system using binary input/output measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-identification algorithm for zeolite-based thermal capacity gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (4), pp.327. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.1313-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2022.125549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-018-3883-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841735v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d’activités à partir des données d’un accéléromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mesures - Analyses | Mesures mécaniques et dimensionnelles, pp.R1815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,90 +1084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse response identification from input/output binary measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.46. </w:t>
@@ -1342,961 +1342,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Automatique - Robotique | Automatique et ingénierie système, 1, pp.S7143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821210v1</w:t>
+                <w:t xml:space="preserve">hal-03153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
+                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153182v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomas Menard</w:t>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t>
+              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Communication, Signal Processing &amp; Information Technology, 12, pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110594003-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966017v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297499v1</w:t>
+                <w:t xml:space="preserve">hal-02323975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79, pp.29-40. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (2), pp.786-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323975v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.76-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323954v1</w:t>
+                <w:t xml:space="preserve">hal-03345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (1), pp.76-88. </w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345237v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayda Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
@@ -2334,90 +2334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear State Feedback for DC/DC Boost Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,77 +2468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Scheme for Hammerstein Output Error models with Bounded Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.550-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2566,347 +2566,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-error identification for closed-loop systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (6), pp.065101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/6/065101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059166v1</w:t>
+                <w:t xml:space="preserve">hal-00981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bounded-error identification for closed-loop systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (6), pp.065101. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1884-1890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/6/065101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981403v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercapacitors aging diagnosis using least square algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrane Oukaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9-11), pp.1638-1642. </w:t>
@@ -2956,103 +2956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Sigma-Delta Interface for Heat Balanced Bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.33-46</w:t>
@@ -3081,77 +3081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode indirecte d'identification par sous-espaces en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (6), pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,1411 +3202,1411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
+                <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna El Maizi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113185v1</w:t>
+                <w:t xml:space="preserve">hal-04569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569914v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna El Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.260-266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113184v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Identifiation Algorithm for FIR Systems from Binary Output Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131670v1</w:t>
+                <w:t xml:space="preserve">hal-05113182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional System Identification using Binary Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131671v1</w:t>
+                <w:t xml:space="preserve">hal-04407982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional System Identification using Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113182v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vikazimut : d’un projet pédagogique à une application grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407982v1</w:t>
+                <w:t xml:space="preserve">hal-04430936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikazimut : d’un projet pédagogique à une application grand public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Identifiation Algorithm for FIR Systems from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430936v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Identifiation from Binary Output Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816092v1</w:t>
+                <w:t xml:space="preserve">hal-03811708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saïd Safi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2147-2152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811708v1</w:t>
+                <w:t xml:space="preserve">hal-04128772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Subspace Identification from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.314-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04128772v1</w:t>
+                <w:t xml:space="preserve">hal-04128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Identification from Binary Output Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Subspace Identifiation from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04128777v1</w:t>
+                <w:t xml:space="preserve">hal-03816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of algorithms of identification of IIR systems from binary measurements on the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,77 +4666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identifiation For Binary Output Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4755,1191 +4755,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974048v1</w:t>
+                <w:t xml:space="preserve">hal-03811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel algorithme d'extraction de motifs à partir d'une série de données temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+                <w:t xml:space="preserve">Identification for Switched FIR Linear Systems using Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.791-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153146v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for Switched FIR Linear Systems using Binary Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersburg, Russia. pp.731-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029940⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02283945v1</w:t>
+                <w:t xml:space="preserve">hal-02989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observer design for nonlinear systems with multi-rate sampled outputs - Application to attitude estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.997-1002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811694v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un nouvel algorithme d'extraction de motifs à partir d'une série de données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, Caen, France. pp.325125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989099v1</w:t>
+                <w:t xml:space="preserve">hal-03153146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for nonlinear systems with multi-rate sampled outputs - Application to attitude estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02515269v1</w:t>
+                <w:t xml:space="preserve">hal-02974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.521-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974041v1</w:t>
+                <w:t xml:space="preserve">hal-03153137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153137v1</w:t>
+                <w:t xml:space="preserve">hal-02974033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974033v1</w:t>
+                <w:t xml:space="preserve">hal-02974048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.491-496, </w:t>
@@ -5977,64 +5977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps toward integration of zeolite-based thermal mass gas detectors to form electronic nose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,805 +6105,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.649-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838310v1</w:t>
+                <w:t xml:space="preserve">hal-02142103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
+              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.462-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826047v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142103v1</w:t>
+                <w:t xml:space="preserve">hal-01827005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827006v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
+                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.581-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827005v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821093v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chain observer for a class of nonlinear systems with long multiple delays in output measurements</w:t>
               </w:r>
@@ -6928,64 +6928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Astorga-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1590-1595, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7019,77 +7019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7127,103 +7127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
@@ -7246,489 +7246,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. pp.11-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821196v1</w:t>
+                <w:t xml:space="preserve">hal-01821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Abderrahim</w:t>
+                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821187v1</w:t>
+                <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Robbes</w:t>
+                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511002v1</w:t>
+                <w:t xml:space="preserve">hal-01821196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification algorithm for MIMO switched output error model in presence of bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, France. pp.5286-5291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7775,51 +7775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,1118 +7890,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14112-14117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821110v1</w:t>
+                <w:t xml:space="preserve">hal-01824206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A real-time identification algorithm for switched linear systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14112-14117, </w:t>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2626-2631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824206v1</w:t>
+                <w:t xml:space="preserve">hal-01305894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time identification algorithm for switched linear systems with bounded noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2626-2631, </w:t>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305894v1</w:t>
+                <w:t xml:space="preserve">hal-01821110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825011v1</w:t>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1353-1358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825010v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305890v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.3787-3792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+                <w:t xml:space="preserve">hal-01825010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2957-2962, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840866v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of circadian rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athens, France. pp.791-796, </w:t>
@@ -9039,90 +9039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification algorithm for piecewise affine systems with bounded disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.628-633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9156,90 +9156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9275,308 +9275,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of systems using binary sensors via Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan. pp.3385-3390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422469v1</w:t>
+                <w:t xml:space="preserve">hal-01188932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of systems using binary sensors via Support Vector Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188932v1</w:t>
+                <w:t xml:space="preserve">hal-01422469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Tomlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,77 +9627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9722,64 +9722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,77 +9843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,51 +9964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10033,77 +10033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive identification for Hammerstein systems with bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4919-4924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10137,90 +10137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10271,77 +10271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AUTO, c'est que des MATHS!!! Enseignement de l'automatique en filières non spécialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10379,90 +10379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Study of a Heat Balanced Sigma-Delta Bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10507,502 +10507,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamine Fall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057099v1</w:t>
+                <w:t xml:space="preserve">hal-01063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981587v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
+              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771453v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezough</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063126v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional integral observer design for time delay nonlinear triangular systems</w:t>
               </w:r>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, orlando, United States. pp.4634-4639, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11092,77 +11092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode indirecte d'identification par sous espaces en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11187,77 +11187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output error identification for multi-input multi-output systems with bounded disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control European Control Conference, CDC-ECC'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.7200 - 7205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11343,51 +11343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
@@ -11416,77 +11416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indirect closed loop subspace identification method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control, CDC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.4417 - 4422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11520,77 +11520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de commande prédictive non-linéaire pour la régulation de la concentration de substrat dans un bioréacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique, CIFA'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11615,64 +11615,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'une classe de système par les méthodes des sous-espaces, cadre pour l'estimation des paramètres électriques d'un moteur asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,77 +11781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'algorithmes de prédiction de l'hypovigilance chez des volontaires sains sur simulateur de conduite Projet DCube (Driving Drowsiness Detection)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11925,77 +11925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.367-400, 2014, Traitement du signal, </w:t>
@@ -12033,77 +12033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier publisher, pp. 367-400, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>