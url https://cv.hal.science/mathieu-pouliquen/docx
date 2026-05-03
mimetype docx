--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,11685 +66,12647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
+                <w:t xml:space="preserve">Adaptive shared control for human-USV systems with dynamic cooperation level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+                <w:t xml:space="preserve">Mohamed Radjeb Oudainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 172, pp.106859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131750v1</w:t>
+                <w:t xml:space="preserve">hal-05584648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ARMAX systems with bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Menard</w:t>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 362 (16), pp.108061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2025.108061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Non-linear Communication Systems Using Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to wiring network diagnosis utilizing time domain reflectometry and one-dimensional convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Fateh</w:t>
+                <w:t xml:space="preserve">Houssem Bouchekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ougraz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-025-11406-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878478v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification method from binary input/output measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Non-linear Communication Systems Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hassan Ougraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Belaadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Safi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indonesian Journal of Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127134v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line outer bounding ellipsoid algorithm for clustering of hyperplanes in the presence of bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10586-023-03978-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive identification of IIR system using binary input/output measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recursive system identification method from binary input/output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2022.125549⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Wiley Online Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841735v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-identification algorithm for zeolite-based thermal capacity gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (6), pp.1313-1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-018-3883-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’activités à partir des données d’un accéléromètre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recursive identification of IIR system using binary input/output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Mesures - Analyses | Mesures mécaniques et dimensionnelles, pp.R1815. </w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r1815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2022.125549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345252v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse response identification from input/output binary measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna El Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Auber</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109307⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (6), pp.260-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990586v1</w:t>
+                <w:t xml:space="preserve">hal-05584586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Identification Based on Cumulants, Binary Measurements, and Kernels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance d’activités à partir des données d’un accéléromètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mesures - Analyses | Mesures mécaniques et dimensionnelles, pp.R1815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r1815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/systems9020046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345247v1</w:t>
+                <w:t xml:space="preserve">hal-03345252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impulse response identification from input/output binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.109307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153182v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Channel Identification Based on Cumulants, Binary Measurements, and Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t>
+              <w:t xml:space="preserve">Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/systems9020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966017v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Automatique - Robotique | Automatique et ingénierie système, 1, pp.S7143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821210v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
+                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323975v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
+              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Communication, Signal Processing &amp; Information Technology, 12, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110594003-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297499v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345237v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (2), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323954v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821173v1</w:t>
+                <w:t xml:space="preserve">hal-02323954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback for DC/DC Boost Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.76-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4034602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497165v1</w:t>
+                <w:t xml:space="preserve">hal-03345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Scheme for Hammerstein Output Error models with Bounded Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2444151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305877v1</w:t>
+                <w:t xml:space="preserve">hal-01821173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Brouard</w:t>
+                <w:t xml:space="preserve">A Nonlinear State Feedback for DC/DC Boost Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Veith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+                <w:t xml:space="preserve">H Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/6/065101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981403v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-error identification for closed-loop systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification Scheme for Hammerstein Output Error models with Bounded Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.550-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2444151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059166v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors aging diagnosis using least square algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bounded-error identification for closed-loop systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1884-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965762v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Sigma-Delta Interface for Heat Balanced Bolometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (6), pp.065101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/6/065101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984748v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supercapacitors aging diagnosis using least square algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrane Oukaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9-11), pp.1638-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a Sigma-Delta Interface for Heat Balanced Bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une méthode indirecte d'identification par sous-espaces en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (6), pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna El Maizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.260-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569914v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113184v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.260-266, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113185v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Identifiation Algorithm for FIR Systems from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113182v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identification For Binary Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.282-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407982v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional System Identification using Binary Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131671v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikazimut : d’un projet pédagogique à une application grand public</w:t>
+                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430936v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Identifiation Algorithm for FIR Systems from Binary Output Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">An Identification Algorithm for FIR Systems from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, France. pp.1826-1831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131670v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Closed-loop system parametric identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saïd Safi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, France. pp.681-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811708v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vikazimut : d’un projet pédagogique à une application grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128772v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Identification from Binary Output Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Fractional System Identification using Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128777v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Identifiation from Binary Output Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms of identification of IIR systems from binary measurements on the output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of computer science and renewable energies (ICCSRE) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202122901049⟩</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988888v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identifiation For Binary Output Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2147-2152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816094v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811694v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification for Switched FIR Linear Systems using Binary Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subspace Identification from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029940⟩</w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.314-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283945v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for identification of IIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
+              <w:t xml:space="preserve">International Conference of computer science and renewable energies (ICCSRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Agadir, Morocco. pp.01049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202122901049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989099v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for nonlinear systems with multi-rate sampled outputs - Application to attitude estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Nonlinear System Identification: Kernels and ANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143923⟩</w:t>
+              <w:t xml:space="preserve">2024 3rd International Conference on Embedded Systems and Artificial Intelligence (ESAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Fez, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESAI62891.2024.10913831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515269v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel algorithme d'extraction de motifs à partir d'une série de données temporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identifiation For Binary Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, Caen, France. pp.325125</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153146v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification of closed-loop systems using binary measurement on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.288-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974041v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153137v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un nouvel algorithme d'extraction de motifs à partir d'une série de données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, Caen, France. pp.325125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974033v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersburg, Russia. pp.731-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974048v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observer design for nonlinear systems with multi-rate sampled outputs - Application to attitude estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.997-1002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143135v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps toward integration of zeolite-based thermal mass gas detectors to form electronic nose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification for Switched FIR Linear Systems using Binary Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Grand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752802⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.791-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531336v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142103v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01827006v1</w:t>
+                <w:t xml:space="preserve">hal-02974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.521-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827005v1</w:t>
+                <w:t xml:space="preserve">hal-03153137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821093v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.491-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826047v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">Steps toward integration of zeolite-based thermal mass gas detectors to form electronic nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838310v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chain observer for a class of nonlinear systems with long multiple delays in output measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hernández-González</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550594⟩</w:t>
+              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.462-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143055v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frikel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136863v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821105v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bedoui</w:t>
+                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abderrahim</w:t>
+                <w:t xml:space="preserve">Johannes Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.649-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821187v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Robbes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.581-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511002v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Abderrahim</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821196v1</w:t>
+                <w:t xml:space="preserve">hal-01838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification algorithm for MIMO switched output error model in presence of bounded noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+                <w:t xml:space="preserve">A chain observer for a class of nonlinear systems with long multiple delays in output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Astorga-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1590-1595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824204v1</w:t>
+                <w:t xml:space="preserve">hal-02143055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821178v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time identification algorithm for switched linear systems with bounded noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810686⟩</w:t>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305894v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821110v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Grand</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification algorithm for MIMO switched output error model in presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Menard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, France. pp.5286-5291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305890v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
+              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.1339-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840866v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14112-14117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825010v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A real-time identification algorithm for switched linear systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2626-2631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825011v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of circadian rhythm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomas Ménard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840872v1</w:t>
+                <w:t xml:space="preserve">hal-01821110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification algorithm for piecewise affine systems with bounded disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305883v1</w:t>
+                <w:t xml:space="preserve">hal-01840866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grand Julien</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422456v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of systems using binary sensors via Support Vector Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402729⟩</w:t>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1353-1358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188932v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.3787-3792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422469v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Lehman</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2957-2962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422457v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of circadian rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athens, France. pp.791-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification algorithm for piecewise affine systems with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.628-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422463v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ICMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of systems using binary sensors via Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan. pp.3385-3390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057707v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive identification for Hammerstein systems with bounded noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965067v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965073v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AUTO, c'est que des MATHS!!! Enseignement de l'automatique en filières non spécialisées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Thibault</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS-EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, caen, France. 4 p</w:t>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044521v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Study of a Heat Balanced Sigma-Delta Bolometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981571v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezough</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063126v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771453v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Veith</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4302-4307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981587v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recursive identification for Hammerstein systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4919-4924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057099v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional integral observer design for time delay nonlinear triangular systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'AUTO, c'est que des MATHS!!! Enseignement de l'automatique en filières non spécialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS-EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, caen, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097962v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode indirecte d'identification par sous espaces en boucle fermée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Noise Study of a Heat Balanced Sigma-Delta Bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.P1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771792v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output error identification for multi-input multi-output systems with bounded disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control European Control Conference, CDC-ECC'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059158v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057722v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect closed loop subspace identification method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouikhalne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control, CDC'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059161v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de commande prédictive non-linéaire pour la régulation de la concentration de substrat dans un bioréacteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique, CIFA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057103v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proportional integral observer design for time delay nonlinear triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, orlando, United States. pp.4634-4639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode indirecte d'identification par sous espaces en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Output error identification for multi-input multi-output systems with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control European Control Conference, CDC-ECC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.7200 - 7205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An indirect closed loop subspace identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control, CDC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.4417 - 4422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme de commande prédictive non-linéaire pour la régulation de la concentration de substrat dans un bioréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique, CIFA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification d'une classe de système par les méthodes des sous-espaces, cadre pour l'estimation des paramètres électriques d'un moteur asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Identification et Modelisation Experimentale 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11754,154 +12716,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'algorithmes de prédiction de l'hypovigilance chez des volontaires sains sur simulateur de conduite Projet DCube (Driving Drowsiness Detection)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR sommeil - Les nouvelles méthodologies en sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11911,267 +12873,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.367-400, 2014, Traitement du signal, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ts.30.367.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier publisher, pp. 367-400, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ts.30.367-400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12318,51 +13280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666658" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>