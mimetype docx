--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -606,261 +606,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line outer bounding ellipsoid algorithm for clustering of hyperplanes in the presence of bounded noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+                <w:t xml:space="preserve">Recursive system identification method from binary input/output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-023-03978-z⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Wiley Online Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093118v1</w:t>
+                <w:t xml:space="preserve">hal-04127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification method from binary input/output measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">On-line outer bounding ellipsoid algorithm for clustering of hyperplanes in the presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Wiley Online Library, </w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.3150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-023-03978-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127134v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-identification algorithm for zeolite-based thermal capacity gas sensor</w:t>
               </w:r>
@@ -980,90 +980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive identification of IIR system using binary input/output measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,90 +1448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Identification Based on Cumulants, Binary Measurements, and Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,1029 +1576,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Communication, Signal Processing &amp; Information Technology, 12, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110594003-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153182v1</w:t>
+                <w:t xml:space="preserve">hal-01821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+                <w:t xml:space="preserve">Identification de modèles dans l'espace d'état</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Automatique - Robotique | Automatique et ingénierie système, 1, pp.S7143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966017v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Bounding Ellipsoid Algorithms for adaptive blind equalizations over AWGN and multipath fading Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">Optimized closed-loop algorithm for color control of multichannel LED lighting systems using multispectral sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Signals, System and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Communication, Signal Processing &amp; Information Technology, 12, pp.17-36. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.053104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110594003-002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.59.5.053104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821210v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (2), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323975v1</w:t>
+                <w:t xml:space="preserve">hal-02297499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification using Binary Measurements for IIR Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved oxygen level output feedback control based on discrete-time measurements during a Pseudomonas putida mt-2 fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (2), pp.786-793. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.29-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2921657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297499v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Auber</w:t>
+                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.24-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.76-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323954v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification scheme for switched linear systems in presence of bounded noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+                <w:t xml:space="preserve">Identification of AR Time-series based on binary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2019.103967⟩</w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2019.0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345237v1</w:t>
+                <w:t xml:space="preserve">hal-02323954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind equalisation in the presence of bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayda Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.957-965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-spr.2017.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear State Feedback for DC/DC Boost Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2620,119 +2632,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4034602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification Scheme for Hammerstein Output Error models with Bounded Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2751,92 +2763,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.550-555. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2444151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded-error identification for closed-loop systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2855,497 +2867,497 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (7), pp.1884-1890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (6), pp.065101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/25/6/065101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercapacitors aging diagnosis using least square algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrane Oukaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9-11), pp.1638-1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Sigma-Delta Interface for Heat Balanced Bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode indirecte d'identification par sous-espaces en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3374,105 +3386,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (6), pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set-Membership Identification Algorithm for Time-Series Modeling Using ARMA Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna El Maizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,181 +3535,181 @@
               <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.260-266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some Ellipsoidal Outer Bounding Identification Algorithms for Output Error Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassna Elmaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on AI in Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Color Control of a Multichannel LED Lighting System Using a Multilayer Perceptron Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3742,119 +3754,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Kamel Smail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Batna, France. pp.85-90, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Identifiation Algorithm for FIR Systems from Binary Output Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,1208 +3881,1208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identification For Binary Output Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Closed-loop system parametric identification based on binary measurement on the input and the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, France. pp.681-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05584545v1</w:t>
+                <w:t xml:space="preserve">hal-05584549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
+                <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identification For Binary Output Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.282-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407982v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">Identification of Output Error Model with Bounded Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Elmaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Menard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113182v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Identification Algorithm for FIR Systems from Binary Output Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">An Optimized Feedback Color Control for Multichannel LED Lighting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05584543v1</w:t>
+                <w:t xml:space="preserve">hal-05113182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop system parametric identification based on binary measurement on the input and the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An Identification Algorithm for FIR Systems from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Mestrah</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, France. pp.1826-1831, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05584549v1</w:t>
+                <w:t xml:space="preserve">hal-05584543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikazimut : d’un projet pédagogique à une application grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional System Identification using Binary Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Identifiation from Binary Output Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Safi</w:t>
+                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.150-157, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2147-2152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584538v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Identification Algorithms for State Space Modeling from Binary Output Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mestrah</w:t>
+                <w:t xml:space="preserve">Comparison of DOA Estimation Methods Based on Sparse and Noncircular Covariance in a Challenging Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992514⟩</w:t>
+              <w:t xml:space="preserve">2025 13th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, France. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC67755.2025.11335053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128772v1</w:t>
+                <w:t xml:space="preserve">hal-05584538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop system identification based on binary measurement on the input and the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,307 +5110,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Control, Decision and Information Technologies (CODIT) (CoDIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Identification from Binary Output Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.314-319, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of algorithms for identification of IIR systems from binary measurements on the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of computer science and renewable energies (ICCSRE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Agadir, Morocco. pp.01049, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202122901049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Nonlinear System Identification: Kernels and ANN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Fateh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5420,129 +5432,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 3rd International Conference on Embedded Systems and Artificial Intelligence (ESAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Fez, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESAI62891.2024.10913831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation Of Recursive Least Squares Identifiation For Binary Output Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mestrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,325 +5569,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of closed-loop systems using binary measurement on the output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.288-293, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum estimation for time-series based on binary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, CAEN, France. pp.326416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel algorithme d'extraction de motifs à partir d'une série de données temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,217 +5915,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Colloquium on Signal, Automatic Control and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre pour la Communication Scientifique Directe, Jun 2020, Caen, France. pp.325125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis for System Identification from Input/Output Binary Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Saint-Pétersburg, Russia. pp.731-734, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for nonlinear systems with multi-rate sampled outputs - Application to attitude estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6144,92 +6156,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.997-1002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification for Switched FIR Linear Systems using Binary Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6278,2747 +6290,2764 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.791-796, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Oualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811694v1</w:t>
+                <w:t xml:space="preserve">hal-02974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des méthodes d'identification récursives des systèmes FIR à sortie binaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudjil Abdelhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Pétersbourg, Russia. pp.521-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974041v1</w:t>
+                <w:t xml:space="preserve">hal-03153137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time identification for a class of switched linear systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Oualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153137v1</w:t>
+                <w:t xml:space="preserve">hal-02974033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for real-time identification of FIR systems from binary measurements on the output</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Oualla</w:t>
+                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183328⟩</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.491-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974033v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of blind Equalization Algorithms for Digital Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Moussa</w:t>
+                <w:t xml:space="preserve">Steps toward integration of zeolite-based thermal mass gas detectors to form electronic nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717267⟩</w:t>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143135v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps toward integration of zeolite-based thermal mass gas detectors to form electronic nose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Grand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531336v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.581-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01827006v1</w:t>
+                <w:t xml:space="preserve">hal-01826047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Auber</w:t>
+                <w:t xml:space="preserve">Identification of quantifiers related to circadian rhythm variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.158-162, </w:t>
+              <w:t xml:space="preserve">UKACC International Conference on Control 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.462-467, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827005v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">Activity Recognition from Binary Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 UKACC 12th International Conference on Control (CONTROL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CONTROL.2018.8516844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821093v1</w:t>
+                <w:t xml:space="preserve">hal-01827005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focusing Operators for Direction Of Arrival Estimation of Wideband Signals in Unknown Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142103v1</w:t>
+                <w:t xml:space="preserve">hal-01821093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Auto-Regressive models for time series using Binary or Quantized Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Auber</w:t>
+                <w:t xml:space="preserve">Multivariable MPC algorithm with separated prediction horizons: application to simultaneous control of tension and drawing speed in optical fiber manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.221⟩</w:t>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.649-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826047v1</w:t>
+                <w:t xml:space="preserve">hal-02142103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité des quantificateurs reliés aux performances du conducteur pour la détermination de l’hypovigilance au volant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A chain observer for a class of nonlinear systems with long multiple delays in output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Astorga-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAT'2018 International Conference on signals, Automatic and Telecommuncations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1590-1595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838310v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chain observer for a class of nonlinear systems with long multiple delays in output measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gehan</w:t>
+                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 17th European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143055v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed loop subspace identification method with a limited number of data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal, Automatic control and Telecommunications 2018, Beni Mellal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136863v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of blind equalization research for OFDM system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Abderrahim</w:t>
+                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signals, Automatic control and Telecommunications (ICSAT'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821105v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a blind equalization algorithm for Rayleigh and Rician channels</w:t>
+                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frikel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952020⟩</w:t>
+              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, France. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821196v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of blind equalizers based on Optimal Bounding Ellipsoid algorithms under AWGN and fading channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Abderrahim</w:t>
+                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821187v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-based Thermal Mass Gas Sensor with Self-Identification Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Identification algorithm for MIMO switched output error model in presence of bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP2017, Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, France. pp.5286-5291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511002v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification algorithm for MIMO switched output error model in presence of bounded noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264441⟩</w:t>
+              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. pp.1339-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824204v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization for the bounded noise case under different modulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984304⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14112-14117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821178v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive Output Error Identification Algorithm for Switched Linear systems with Bounded Noise</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1852⟩</w:t>
+              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Monastir, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824206v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time identification algorithm for switched linear systems with bounded noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9050,1230 +9079,1191 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2626-2631, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization of OFDM systems based an optimal bounding ellipsoid under different channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2017.8314932⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2957-2962, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821110v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ridha Mosrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.3787-3792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840866v1</w:t>
+                <w:t xml:space="preserve">hal-01825010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Nonlinear control of dissolved oxygen level for Pseudomonas putida bacterium fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2016.7587972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305890v1</w:t>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time system identification using binary measurements</w:t>
+                <w:t xml:space="preserve">Recursive system identification algorithm using binary measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798840⟩</w:t>
+              <w:t xml:space="preserve">2016 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.1353-1358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2016.7810477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825010v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a real-time identification algorithm for switched linear systems with bounded noise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of circadian rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798710⟩</w:t>
+              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athens, France. pp.791-796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825011v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of circadian rhythm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification algorithm for piecewise affine systems with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Athens, France. pp.791-796, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535961⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.628-633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2016.7535867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840872v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification algorithm for piecewise affine systems with bounded disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 24th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305883v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422456v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of systems using binary sensors via Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Goudjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10295,764 +10285,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan. pp.3385-3390, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for bolometers: given by electronics and signal processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422469v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Lehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422457v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
+              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422463v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC-CDMA System Identification and Equalization Using the LMS Algorithm and Takagi-Sugeno Fuzzy System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recursive identification for Hammerstein systems with bounded noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP'2013),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4919-4924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057707v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace identification of Hammerstein systems with nonparametric input backlash and switch nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11074,684 +11073,688 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4302-4307, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive identification for Hammerstein systems with bounded noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'AUTO, c'est que des MATHS!!! Enseignement de l'automatique en filières non spécialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS-EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, caen, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965067v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'AUTO, c'est que des MATHS!!! Enseignement de l'automatique en filières non spécialisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gehan</w:t>
+                <w:t xml:space="preserve">Noise Study of a Heat Balanced Sigma-Delta Bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS-EEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.P1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044521v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Study of a Heat Balanced Sigma-Delta Bolometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Veith</w:t>
+                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981571v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state-feedback with disturbances estimation for DC-DC Buck converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
+                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Environment-Friendly Energies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057099v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brussels, Belgium. pp.870-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981587v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LMS algorithm and The Takagi-Sugeno Fuzzy System in the Selective Channels Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11760,881 +11763,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouikhalne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boumezough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Complex Systems (ICCS'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Agadir, Morocco. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop output error identification with bounded disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proportional integral observer design for time delay nonlinear triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on System Identification 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, orlando, United States. pp.4634-4639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6161152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771453v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional integral observer design for time delay nonlinear triangular systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode indirecte d'identification par sous espaces en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Douai, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097962v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode indirecte d'identification par sous espaces en boucle fermée</w:t>
+                <w:t xml:space="preserve">Output error identification for multi-input multi-output systems with bounded disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gehan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control European Control Conference, CDC-ECC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.7200 - 7205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771792v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output error identification for multi-input multi-output systems with bounded disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control European Control Conference, CDC-ECC'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059158v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and equalization of MC-CDMA system driven by stochastic chaotic code</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An indirect closed loop subspace identification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control, CDC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.4417 - 4422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057722v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect closed loop subspace identification method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme de commande prédictive non-linéaire pour la régulation de la concentration de substrat dans un bioréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control, CDC'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationnale Francophone d'Automatique, CIFA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059161v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de commande prédictive non-linéaire pour la régulation de la concentration de substrat dans un bioréacteur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification d'une classe de système par les méthodes des sous-espaces, cadre pour l'estimation des paramètres électriques d'un moteur asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12743,51 +12638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'algorithmes de prédiction de l'hypovigilance chez des volontaires sains sur simulateur de conduite Projet DCube (Driving Drowsiness Detection)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,77 +12782,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.367-400, 2014, Traitement du signal, </w:t>
@@ -12995,77 +12890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs infrarouge intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier publisher, pp. 367-400, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13280,51 +13175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666658" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284397" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Radjeb Oudainia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106859" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05325365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2025.108061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kamel Smail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bouchekara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11406-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04878478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Fateh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ougraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Belaadel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04127134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Oualla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04093118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-023-03978-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3883-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03841735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2022.125549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna El Maizi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Safi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928846" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02990586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109307" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Darif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9020046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bedoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abderrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110594003-002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.053104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2921657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07F3H61-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2019.103967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2019.0152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayda Bedoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2017.0445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gualous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034602" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2444151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRPXMDG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Elmaizi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928864" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mestrah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803966" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666658" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04407982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449846" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284397" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04430936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992514" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mahiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC67755.2025.11335053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03811708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02988888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202122901049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESAI62891.2024.10913831" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03816094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05584553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666694" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudjil Abdelhak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143923" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029940" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03153137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143853" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183328" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01838310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.221" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516835" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01827005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Chapon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CONTROL.2018.8516844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02136863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821105v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abderrahim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821187v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166955" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314932" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810686" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798710" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01825010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798840" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Fall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587972" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810477" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535961" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535867" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402729" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760661" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Fall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771453v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouikhalne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezough" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160211" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717786" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>