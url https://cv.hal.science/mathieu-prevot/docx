--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering lignocellulose biorefineries with solar energy -A critical review with furfural as a case study</w:t>
+                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Spadetto</w:t>
+                <w:t xml:space="preserve">Gloria Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hachemi</w:t>
+                <w:t xml:space="preserve">Federica Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Venanzio Raglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5GC01462J⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201606v1</w:t>
+                <w:t xml:space="preserve">hal-05385124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powering lignocellulose biorefineries with solar energy -A critical review with furfural as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venanzio Raglione</w:t>
+                <w:t xml:space="preserve">Clément Spadetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
+                <w:t xml:space="preserve">Cyril Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tabaries</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5GC01462J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05385124v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Based Catalysts for 5-Hydroxymethylfurfural Electrooxidation Coupled with Hydrogen Production</w:t>
               </w:r>
@@ -616,51 +616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -884,64 +884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Hydrogenation of Furfural with Improved Activity and Selectivity at the Surface of Structured Copper Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Spadetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nouaille-Degorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolysis of lignin for production of chemicals and hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus González-Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,295 +1605,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting Nanoporous Platinum in Metal–Organic Frameworks</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Phthalocyanine Metal-Catecholates for High Electrochemical Carbon Dioxide Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Gao</w:t>
+                <w:t xml:space="preserve">Roc Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokun Pei</w:t>
+                <w:t xml:space="preserve">Enrique Gutierrez-Puebla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gardner</w:t>
+                <w:t xml:space="preserve">M. Ángeles Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diercks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seungkyu Lee</w:t>
+                <w:t xml:space="preserve">Joohoon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (12), pp.1807553. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (43), pp.17081-17085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201807553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b09298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365962v1</w:t>
+                <w:t xml:space="preserve">hal-03365923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Phthalocyanine Metal-Catecholates for High Electrochemical Carbon Dioxide Reduction</w:t>
+                <w:t xml:space="preserve">Casting Nanoporous Platinum in Metal–Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roc Matheu</w:t>
+                <w:t xml:space="preserve">Xiang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Gutierrez-Puebla</w:t>
+                <w:t xml:space="preserve">Xiaokun Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ángeles Monge</w:t>
+                <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diercks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joohoon Kang</w:t>
+                <w:t xml:space="preserve">Seungkyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (43), pp.17081-17085. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (12), pp.1807553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b09298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201807553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365923v1</w:t>
+                <w:t xml:space="preserve">hal-03365962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Cycling and Exceptional Yield in a Metal-Organic Framework Water Harvester</w:t>
               </w:r>
@@ -2421,278 +2421,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gibeon meteorite yields a high-performance water oxidation electrocatalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving charge collection with delafossite photocathodes: a host–guest CuAlO 2 /CuFeO 2 approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Formal</w:t>
+                <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswin Gopakumar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Sivula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (11), pp.3448-3455. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (8), pp.3018-3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6EE02375D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5TA06336A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365947v1</w:t>
+                <w:t xml:space="preserve">hal-03365921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving charge collection with delafossite photocathodes: a host–guest CuAlO 2 /CuFeO 2 approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gibeon meteorite yields a high-performance water oxidation electrocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswin Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (8), pp.3018-3026. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (11), pp.3448-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TA06336A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6EE02375D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365921v1</w:t>
+                <w:t xml:space="preserve">hal-03365947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bottom-Up Approach toward All-Solution-Processed High-Efficiency Cu(In,Ga)S 2 Photocathodes for Solar Water Splitting</w:t>
               </w:r>
@@ -2876,51 +2876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (18), pp.6337-6344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2948,274 +2948,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Light-Driven Water Oxidation by a Ladder-Type Conjugated Polymer Photoanode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bornoz</w:t>
+                <w:t xml:space="preserve">Challenges towards Economic Fuel Generation from Renewable Electricity: The Need for Efficient Electro-Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (49), pp.15338-15341. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (12), pp.789-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b05724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2015.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365916v1</w:t>
+                <w:t xml:space="preserve">hal-03365941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges towards Economic Fuel Generation from Renewable Electricity: The Need for Efficient Electro-Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiktor Bourée</w:t>
+                <w:t xml:space="preserve">Direct Light-Driven Water Oxidation by a Ladder-Type Conjugated Polymer Photoanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bornoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (12), pp.789-798. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (49), pp.15338-15341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2015.789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b05724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365941v1</w:t>
+                <w:t xml:space="preserve">hal-03365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled 2D WSe2 thin films for photoelectrochemical hydrogen production</w:t>
               </w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templating Sol–Gel Hematite Films with Sacrificial Copper Oxide: Enhancing Photoanode Performance with Nanostructure and Oxygen Vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (24), pp.15655-15674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (8), pp.1359-1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (21), pp.3902-3908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (20), pp.5892-5899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4027,51 +4027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrochemical Tandem Cells for Solar Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.17879-17893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,402 +5426,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of competition between 5-HMF electrooxidation and OER on commercial Ni foam in alkaline conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+                <w:t xml:space="preserve">An Optimization Performance of PtxSny/C Catalyst for Direct Isopropanol Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Prevot</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération française de l'énergie hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">French hydrogen Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723855v1</w:t>
+                <w:t xml:space="preserve">hal-04723851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Efficient and Stable Pt-alloy Electrocatalyst for Direct Isopropanol Fuel Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+                <w:t xml:space="preserve">Study of competition between 5-HMF electrooxidation and OER on commercial Ni foam in alkaline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">Fédération française de l'énergie hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634452v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimization Performance of PtxSny/C Catalyst for Direct Isopropanol Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Efficient and Stable Pt-alloy Electrocatalyst for Direct Isopropanol Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French hydrogen Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t>
+              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723851v1</w:t>
+                <w:t xml:space="preserve">hal-04634452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic electroreducion of CO2 by cobalt phtalocyanines to produce methanol</w:t>
               </w:r>
@@ -6204,51 +6204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération Hydrogene (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
@@ -6396,260 +6396,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Prevot</w:t>
+                <w:t xml:space="preserve">Investigations of isopropanol electrooxidation on Pt-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Geantet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473756v1</w:t>
+                <w:t xml:space="preserve">hal-04462464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of isopropanol electrooxidation on Pt-based catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Rohib</w:t>
+                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Louarn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462464v1</w:t>
+                <w:t xml:space="preserve">hal-04473756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
               </w:r>
@@ -6769,51 +6769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nouaille-Degorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantero-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
@@ -8336,64 +8336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,51 +8595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9171,51 +9171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Spadetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hachemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC01462J" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno-Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ebrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hachemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aizac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pendu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bossert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pr&#233;vot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonz&#225;lez-Cobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hanikel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-0673-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokun Pei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diercks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungkyu Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201807553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez-Puebla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Monge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohoon Kang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Fathieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kapustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lyu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00745" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guijarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Bour&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa524c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeanbourquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatwa Abdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Friedrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6350J15B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Formal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Gopakumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EE02375D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sivula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA06336A" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bornoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201501949" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8KRZ23R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05724" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.789" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01992C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSNV6TNX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501996s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502378g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Fagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipan Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sedach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1233638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405291g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trudel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Berlinguette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403102j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Cobos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacin Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohib" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spadetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Sayed A.H." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djerroud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaille-Degorce M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendu L." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462464v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pendu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieuleux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantero-Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohib R." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.H. Ebrahim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Prevot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Spadetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC01462J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno-Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ebrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hachemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aizac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pendu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bossert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pr&#233;vot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonz&#225;lez-Cobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hanikel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-0673-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez-Puebla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diercks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohoon Kang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09298" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokun Pei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungkyu Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201807553" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Fathieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kapustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lyu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00745" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guijarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Bour&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa524c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeanbourquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatwa Abdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Friedrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6350J15B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sivula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA06336A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Formal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Gopakumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EE02375D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bornoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201501949" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8KRZ23R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05724" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01992C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSNV6TNX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501996s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502378g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Fagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipan Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sedach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1233638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405291g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trudel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Berlinguette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403102j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Cobos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacin Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spadetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Sayed A.H." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djerroud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaille-Degorce M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendu L." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pendu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieuleux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantero-Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohib R." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.H. Ebrahim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Prevot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>