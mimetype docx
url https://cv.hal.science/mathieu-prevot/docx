--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -66,1700 +66,1700 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
+                <w:t xml:space="preserve">High-entropy layered oxide electrocatalyst derived from spent battery cathodes for overall water splitting and 2,5 hydroxymethylfurfural (HMF) oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Zanotti</w:t>
+                <w:t xml:space="preserve">A. Hermawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Palmeri</w:t>
+                <w:t xml:space="preserve">U. Nikmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venanzio Raglione</w:t>
+                <w:t xml:space="preserve">A. Fauzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
+                <w:t xml:space="preserve">S. Rahayu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tabaries</w:t>
+                <w:t xml:space="preserve">A. Hardiansyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d6mh00184j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385124v1</w:t>
+                <w:t xml:space="preserve">hal-05601660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering lignocellulose biorefineries with solar energy -A critical review with furfural as a case study</w:t>
+                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Spadetto</w:t>
+                <w:t xml:space="preserve">Gloria Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hachemi</w:t>
+                <w:t xml:space="preserve">Federica Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Venanzio Raglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5GC01462J⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201606v1</w:t>
+                <w:t xml:space="preserve">hal-05385124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Based Catalysts for 5-Hydroxymethylfurfural Electrooxidation Coupled with Hydrogen Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powering lignocellulose biorefineries with solar energy -A critical review with furfural as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ebrahim</w:t>
+                <w:t xml:space="preserve">Clément Spadetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baranova</w:t>
+                <w:t xml:space="preserve">Cyril Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202500067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5GC01462J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05086010v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ce 4f States in the Electronic Structure and Photoelectrochemical Activity of Brannerite CeTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6–&amp;lt;i&amp;gt;X&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Ni-Based Catalysts for 5-Hydroxymethylfurfural Electrooxidation Coupled with Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hachemi</w:t>
+                <w:t xml:space="preserve">I. Garduno-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Debbichi</w:t>
+                <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galipaud</w:t>
+                <w:t xml:space="preserve">S. Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">E. Baranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Aizac</w:t>
+                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202500067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138463v1</w:t>
+                <w:t xml:space="preserve">hal-05086010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Ce 4f States in the Electronic Structure and Photoelectrochemical Activity of Brannerite CeTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6–&amp;lt;i&amp;gt;X&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Finelli</w:t>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carrier</w:t>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Deplano</w:t>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Cavallo</w:t>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aizac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c01000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611454v1</w:t>
+                <w:t xml:space="preserve">hal-05138463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypsum-derived CaO catalytic pyrolysis of palm oil in a continuously packed bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Chansiriwat</w:t>
+                <w:t xml:space="preserve">An Anthropocene-Framed Transdisciplinary Dialog at the Chemistry-Energy Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wantala</w:t>
+                <w:t xml:space="preserve">Valeria Finelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khunphonoi</w:t>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Khemthong</w:t>
+                <w:t xml:space="preserve">Gabriele Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorentz</w:t>
+                <w:t xml:space="preserve">Margherita Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9054-9086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00099d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555500v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Hydrogenation of Furfural with Improved Activity and Selectivity at the Surface of Structured Copper Electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gypsum-derived CaO catalytic pyrolysis of palm oil in a continuously packed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nouaille-Degorce</w:t>
+                <w:t xml:space="preserve">W. Chansiriwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pendu</w:t>
+                <w:t xml:space="preserve">K. Wantala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Bossert</w:t>
+                <w:t xml:space="preserve">R. Khunphonoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Khemthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c05691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517424v1</w:t>
+                <w:t xml:space="preserve">hal-04555500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Generation of Intimacy in MnOx+SAPO-34 Mechanical Mixture for the Conversion of Syngas to Light Olefins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Prevot</w:t>
+                <w:t xml:space="preserve">Electrocatalytic Hydrogenation of Furfural with Improved Activity and Selectivity at the Surface of Structured Copper Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Spadetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Maxime Nouaille-Degorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loridant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Pendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Bossert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300120⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.4489-4500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c05691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079657v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic hydrotreatment of algal HTL bio‐oil over phosphide, nitride, and sulfide catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ Generation of Intimacy in MnOx+SAPO-34 Mechanical Mixture for the Conversion of Syngas to Light Olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Checa</w:t>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045206v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for effective gas-phase hydrogenation reactions</w:t>
+                <w:t xml:space="preserve">Catalytic hydrotreatment of algal HTL bio‐oil over phosphide, nitride, and sulfide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilong Yan</w:t>
+                <w:t xml:space="preserve">Bruno da Costa Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Sall</w:t>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Loupias</w:t>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Célérier</w:t>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimoun Aouine</w:t>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100010. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284594v1</w:t>
+                <w:t xml:space="preserve">hal-04045206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolysis of lignin for production of chemicals and hydrogen</w:t>
+                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for effective gas-phase hydrogenation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésus González-Cobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+                <w:t xml:space="preserve">Yilong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djibril Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101255⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007945v1</w:t>
+                <w:t xml:space="preserve">hal-04284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF water harvesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Yaghi</w:t>
+                <w:t xml:space="preserve">Electrolysis of lignin for production of chemicals and hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus González-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41565-020-0673-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365889v1</w:t>
+                <w:t xml:space="preserve">hal-04007945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Phthalocyanine Metal-Catecholates for High Electrochemical Carbon Dioxide Reduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOF water harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Diercks</w:t>
+                <w:t xml:space="preserve">Nikita Hanikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joohoon Kang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omar Yaghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (43), pp.17081-17085. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.348-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b09298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41565-020-0673-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365923v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casting Nanoporous Platinum in Metal–Organic Frameworks</w:t>
               </w:r>
@@ -1784,6977 +1784,7689 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokun Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diercks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungkyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (12), pp.1807553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.201807553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Cycling and Exceptional Yield in a Metal-Organic Framework Water Harvester</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Phthalocyanine Metal-Catecholates for High Electrochemical Carbon Dioxide Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Kapustin</w:t>
+                <w:t xml:space="preserve">Roc Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Lyu</w:t>
+                <w:t xml:space="preserve">Enrique Gutierrez-Puebla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ángeles Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diercks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohoon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00745⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (43), pp.17081-17085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b09298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365886v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuInGaS 2 photocathodes treated with SbX 3 (X = Cl, I): the effect of the halide on solar water splitting performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rapid Cycling and Exceptional Yield in a Metal-Organic Framework Water Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Hanikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+                <w:t xml:space="preserve">Farhad Fathieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiktor Bourée</w:t>
+                <w:t xml:space="preserve">Eugene Kapustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa524c⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1699-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365957v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Charge Carrier Transport and Surface States in CuFeO 2 Photocathodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">CuInGaS 2 photocathodes treated with SbX 3 (X = Cl, I): the effect of the halide on solar water splitting performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Bourée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.044003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa524c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365494v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hierarchically Structured Biphasic Ambipolar Oxide Photoelectrodes for Light-Driven Chemical Regulation and Switchable Logic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Evaluating Charge Carrier Transport and Surface States in CuFeO 2 Photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melissa Johnson</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatwa Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201602265⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.4952-4962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03365951v1</w:t>
+                <w:t xml:space="preserve">hal-03365494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving charge collection with delafossite photocathodes: a host–guest CuAlO 2 /CuFeO 2 approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Robust Hierarchically Structured Biphasic Ambipolar Oxide Photoelectrodes for Light-Driven Chemical Regulation and Switchable Logic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TA06336A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (42), pp.9308-9312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201602265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365921v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gibeon meteorite yields a high-performance water oxidation electrocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Formal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswin Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (11), pp.3448-3455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6EE02375D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottom-Up Approach toward All-Solution-Processed High-Efficiency Cu(In,Ga)S 2 Photocathodes for Solar Water Splitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Improving charge collection with delafossite photocathodes: a host–guest CuAlO 2 /CuFeO 2 approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sivula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201501949⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (8), pp.3018-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TA06336A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03365910v1</w:t>
+                <w:t xml:space="preserve">hal-03365921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autodecomposition Approach for the Low-Temperature Mesostructuring of Nanocrystal Semiconductor Electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A Bottom-Up Approach toward All-Solution-Processed High-Efficiency Cu(In,Ga)S 2 Photocathodes for Solar Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02894⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.1501949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201501949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365960v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges towards Economic Fuel Generation from Renewable Electricity: The Need for Efficient Electro-Catalysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Autodecomposition Approach for the Low-Temperature Mesostructuring of Nanocrystal Semiconductor Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2015.789⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (18), pp.6337-6344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365941v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Light-Driven Water Oxidation by a Ladder-Type Conjugated Polymer Photoanode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Challenges towards Economic Fuel Generation from Renewable Electricity: The Need for Efficient Electro-Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b05724⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (12), pp.789-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2015.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365916v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled 2D WSe2 thin films for photoelectrochemical hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Direct Light-Driven Water Oxidation by a Ladder-Type Conjugated Polymer Photoanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bornoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (49), pp.15338-15341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b05724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365483v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templating Sol–Gel Hematite Films with Sacrificial Copper Oxide: Enhancing Photoanode Performance with Nanostructure and Oxygen Vacancies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Self-assembled 2D WSe2 thin films for photoelectrochemical hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sivula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b02111⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365935v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of semiconductor photoelectrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Templating Sol–Gel Hematite Films with Sacrificial Copper Oxide: Enhancing Photoanode Performance with Nanostructure and Oxygen Vacancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01992C⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (31), pp.16999-17007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b02111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365492v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Performance of a Robust Sol-Gel-Processed p-Type Delafossite CuFeO 2 Photocathode for Solar Water Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Surface modification of semiconductor photoelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201403146⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (24), pp.15655-15674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01992C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03365488v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Charge Separation in Nanocrystalline Cu 2 ZnSnS 4 Photocathodes for Photoelectrochemical Application: The Role of Surface Modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Performance of a Robust Sol-Gel-Processed p-Type Delafossite CuFeO 2 Photocathode for Solar Water Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz501996s⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.1359-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201403146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365930v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiflake Thin Film Electronic Devices of Solution Processed 2D MoS 2 Enabled by Sonopolymer Assisted Exfoliation and Surface Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Charge Separation in Nanocrystalline Cu 2 ZnSnS 4 Photocathodes for Photoelectrochemical Application: The Role of Surface Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sivula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm502378g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (21), pp.3902-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz501996s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365896v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Route for Accessing Amorphous Metal Oxide Materials for Water Oxidation Catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Multiflake Thin Film Electronic Devices of Solution Processed 2D MoS 2 Enabled by Sonopolymer Assisted Exfoliation and Surface Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sivula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (20), pp.5892-5899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm502378g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1233638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365461v1</w:t>
+                <w:t xml:space="preserve">hal-03365896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectrochemical Tandem Cells for Solar Water Splitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Photochemical Route for Accessing Amorphous Metal Oxide Materials for Water Oxidation Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randal Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Sedach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340 (6128), pp.60-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1233638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp405291g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365478v1</w:t>
+                <w:t xml:space="preserve">hal-03365461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photoelectrochemical Tandem Cells for Solar Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sivula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.17879-17893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp405291g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water Oxidation Catalysis: Electrocatalytic Response to Metal Stoichiometry in Amorphous Metal Oxide Films Containing Iron, Cobalt, and Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Berlinguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (31), pp.11580-11586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja403102j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HMF electro-oxidation in near-neutral and acidic conditions over Ru/C catalyst : tailoring selectivity with operating conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Enhancing 2-Methylfuran Selectivity in Furfural Electrocatalytic Hydrogenation: The Role of Phosphate Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spadetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Ruiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Réunion Plénières de la Fédération Hydrogène (FRH2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sevrier, France</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368259v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Co-N-C single-atom catalysts: influence of pyrolysis temperature on metal dispersion and performance in CO2 electroreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shandong University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063659v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electroxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic electroreduction of CO2 by tandem catalyst to C2+: effect of the architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOBIO Summer School: Chemicals from biomass 15th-19th September 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262287v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally sustainable approaches for the synthesis of cobalt phthalocyanine electrocatalysts for CO2-to-methanol conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flammini</w:t>
+                <w:t xml:space="preserve">Origin of intragap states in N-doped TiO2: A view from photoemission and DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivera Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tleuberdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPP-3, The Italian Meeting on Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240102v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electrooxidation Z.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-HMF electro-oxidation in near-neutral and acidic conditions over Ru/C catalyst : tailoring selectivity with operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2)</w:t>
+              <w:t xml:space="preserve">5ème Réunion Plénières de la Fédération Hydrogène (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sevrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368262v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electro-oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Shandong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244536v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous organic polymers for the PhotoElectrocatalytic reduction of CO2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR LUMA and SYNFLUX LUMICALS (SF) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ELOBIO Summer School: Chemicals from biomass 15th-19th September 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291744v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ XPS investigation of MXene-based catalysts under reductive treatments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bournel</w:t>
+                <w:t xml:space="preserve">Environmentally sustainable approaches for the synthesis of cobalt phthalocyanine electrocatalysts for CO2-to-methanol conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ecully, France</w:t>
+              <w:t xml:space="preserve">IMPP-3, The Italian Meeting on Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100365v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ox-Zeo process: reaction intermediate and intimacy study for MnO+SAPO-34 system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electrooxidation Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">5ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sevrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654436v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ox-Zeo process: reaction intermediate and intimacy study for MnO+SAPO-34 system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly selective Ni-Cu catalyst for HMF electro-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C1 Chem symposium “Catalytic Chemistry of C1 Molecules “</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654435v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimization Performance of PtxSny/C Catalyst for Direct Isopropanol Fuel Cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Porous organic polymers for the PhotoElectrocatalytic reduction of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yacin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French hydrogen Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t>
+              <w:t xml:space="preserve">PEPR LUMA and SYNFLUX LUMICALS (SF) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723851v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of competition between 5-HMF electrooxidation and OER on commercial Ni foam in alkaline conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">In situ XPS investigation of MXene-based catalysts under reductive treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération française de l'énergie hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723855v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Efficient and Stable Pt-alloy Electrocatalyst for Direct Isopropanol Fuel Cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ox-Zeo process: reaction intermediate and intimacy study for MnO+SAPO-34 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">Canadian Chemistry Conference and Exhibition (CSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634452v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic electroreducion of CO2 by cobalt phtalocyanines to produce methanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ox-Zeo process: reaction intermediate and intimacy study for MnO+SAPO-34 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SCF-RA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">C1 Chem symposium “Catalytic Chemistry of C1 Molecules “</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599883v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic hydrogenation of biomass-derived furfural on structured copper electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An Optimization Performance of PtxSny/C Catalyst for Direct Isopropanol Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Bossert</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées d'électrochimie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">French hydrogen Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634455v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-based catalysts for the selective electrooxidation of 5‑hydroxymethylfurfural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Study of competition between 5-HMF electrooxidation and OER on commercial Ni foam in alkaline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dappozze</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Fédération française de l'énergie hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723852v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'électrooxydation des molécules organiques par spectroscopie Raman operando</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Towards an Efficient and Stable Pt-alloy Electrocatalyst for Direct Isopropanol Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Rohib</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération Hydrogene (FRH2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723335v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des espèces de Cu(I) à la surface d'électrodes de cuivre lors de l'hydrogénation électrocatalytique du Furfural</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic electroreducion of CO2 by cobalt phtalocyanines to produce methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES JOURNÉES NATIONALES DES SPECTROSCOPIES DE PHOTOÉMISSION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée SCF-RA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584453v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of isopropanol electrooxidation on Pt-based catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
+                <w:t xml:space="preserve">Electrocatalytic hydrogenation of biomass-derived furfural on structured copper electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spadetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Les journées d'électrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462464v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ni-based catalysts for the selective electrooxidation of 5‑hydroxymethylfurfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Sayed A.H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473756v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'électrooxydation des molécules organiques par spectroscopie Raman operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération Hydrogene (FRH2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473752v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’électro-oxydation de l’isopropanol sur des catalyseurs à base de Pt</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience des espèces de Cu(I) à la surface d'électrodes de cuivre lors de l'hydrogénation électrocatalytique du Furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thieuleux</w:t>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spadetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouaille-Degorce M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pendu L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+              <w:t xml:space="preserve">LES JOURNÉES NATIONALES DES SPECTROSCOPIES DE PHOTOÉMISSION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581413v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigations of isopropanol electrooxidation on Pt-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304138v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELOBIO: Electrolysis of Biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117791v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for butadiene hydrogenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bugnet</w:t>
+                <w:t xml:space="preserve">Étude de l’électro-oxydation de l’isopropanol sur des catalyseurs à base de Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry Young Researchers summer workshop, Villeurbanne, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265183v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-supported Single-Atom and Nano Catalysts for 1,3-Butadiene Hydrogenation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouaille-Degorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681078v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ELOBIO: Electrolysis of Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrocatalytic valorization of biomass-derived furfural on structured Cu electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nouaille-Degorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Chemistry Young Researchers summer workshop, Villeurbanne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MXene-supported Single-Atom and Nano Catalysts for 1,3-Butadiene Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Célerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of poison-tolerant anodes for direct isopropanol fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantero-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimaldos-Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines: effect of macrocycle functionalization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de détermination de spectres d’action de photocatalyseurs résolus en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075429v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn-doped Pt as efficient and stable anode for isopropanol electrooxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines: effect of macrocycle functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitolis J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodadadi A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244533v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Oxidation of 5-HMF in Near-neutral Conditions over Ru/C Catalyst</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sn-doped Pt as efficient and stable anode for isopropanol electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohib R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244532v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines and the effect of macrocycle functionalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic Oxidation of 5-HMF in Near-neutral Conditions over Ru/C Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138581v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic NiMe (M=Cu, Mn) catalysts for the selective electrooxidation of 5‑hydroxymethylfurfural</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dappozze</w:t>
+                <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines and the effect of macrocycle functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitolis J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodadadi A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanotti G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammini R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679039v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic CO2 reduction on gas diffusion electrodes decorated with supported Cu nanoparticles in a zero-gap configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bimetallic NiMe (M=Cu, Mn) catalysts for the selective electrooxidation of 5‑hydroxymethylfurfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.H. Ebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967054v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the relationship between the dynamic band structure of CeTi2O6-x and its photoactivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocatalytic CO2 reduction on gas diffusion electrodes decorated with supported Cu nanoparticles in a zero-gap configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capitolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LightChEC Summer School 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aegerisee, Switzerland</w:t>
+              <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695394v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description of the relationship between the dynamic band structure of CeTi2O6-x and its photoactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debbichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar2Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Institut Catala d'Investigacio Quimica (ICIQ), Spain. </w:t>
+              <w:t xml:space="preserve">LightChEC Summer School 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aegerisee, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224137v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective electrooxidation of 5-HMF on Ni-based anode materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu S Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Solar2Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Institut Catala d'Investigacio Quimica (ICIQ), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462459v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective electrooxidation of 5-HMF on Ni-based anode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garduno Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar2Chem Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473757v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cerium titanates: An unexplored class of UV-visible light active photoanodes for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar2Chem Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tarragone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photoelectrochemical tandem cells for solar energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Solar Cells: from basic principles to advanced characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8764,120 +9476,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalysis and photocatalysis using hydroxyapatite-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and applications of hydroxyapatite-based catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527830190.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8887,144 +9599,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse hétérogène pour les nouvelles énergies - Vers des carburants renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.J1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9171,51 +9883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Spadetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC01462J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno-Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ebrahim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hachemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aizac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pendu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bossert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pr&#233;vot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonz&#225;lez-Cobos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hanikel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-0673-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez-Puebla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diercks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohoon Kang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09298" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokun Pei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungkyu Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201807553" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Fathieh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kapustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lyu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00745" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guijarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Bour&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa524c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeanbourquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatwa Abdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Friedrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01284" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6350J15B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sivula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA06336A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Formal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Gopakumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EE02375D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bornoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201501949" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8KRZ23R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02894" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05724" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365492v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01992C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSNV6TNX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501996s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502378g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Fagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipan Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sedach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1233638" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405291g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trudel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Berlinguette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403102j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Cobos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacin Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spadetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Sayed A.H." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djerroud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaille-Degorce M." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendu L." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pendu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieuleux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantero-Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohib R." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.H. Ebrahim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Prevot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nikmah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahayu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardiansyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6mh00184j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Spadetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hachemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu S Pr&#233;vot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC01462J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno-Ibarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ebrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hachemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debbichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aizac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Finelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Deplano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cavallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00099d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chansiriwat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wantala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khunphonoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khemthong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106414" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pendu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bossert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalhaes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonz&#225;lez-Cobos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Hanikel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Yaghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-020-0673-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokun Pei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diercks" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungkyu Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201807553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc Matheu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez-Puebla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Monge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohoon Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09298" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Fathieh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kapustin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lyu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00745" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guijarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Johnson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Bour&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa524c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeanbourquin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatwa Abdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Friedrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6350J15B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Formal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswin Gopakumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EE02375D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sivula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA06336A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bornoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201501949" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8KRZ23R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05724" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02111" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01992C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201403146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSNV6TNX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501996s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502378g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Smith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Fagan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipan Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sedach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1233638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405291g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trudel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Berlinguette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja403102j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spadetto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louarn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruiter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera Salazar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tleuberdinova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Besland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard-Plouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Retailleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garduno Ibarra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez Cobos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacin Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723851v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohib" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Sayed A.H." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djerroud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaille-Degorce M." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendu L." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473756v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieuleux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouaille-Degorce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pendu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poully" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681178v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantero-Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos-Osorio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohib R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.H. Ebrahim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827373v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puzenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Prevot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830190.ch11" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>