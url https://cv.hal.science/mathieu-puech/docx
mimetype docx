--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1528,295 +1528,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAGLE Spectroscopy of Resolved Stellar Populations Beyond the Local Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Barker</w:t>
+                <w:t xml:space="preserve">Project overview of OPTIMOS-EVE: the fibre-fed multi-object spectrograph for the E-ELT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piercarlo Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guinouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st AO4ELT conference - Adaptative Optics for Extremely Large Telescopes</w:t>
+              <w:t xml:space="preserve">Proceedings of the SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. 9 pp., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ao4elt/201001004⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566244v1</w:t>
+                <w:t xml:space="preserve">hal-03566086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project overview of OPTIMOS-EVE: the fibre-fed multi-object spectrograph for the E-ELT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guinouard</w:t>
+                <w:t xml:space="preserve">EAGLE Spectroscopy of Resolved Stellar Populations Beyond the Local Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE</w:t>
+              <w:t xml:space="preserve">1st AO4ELT conference - Adaptative Optics for Extremely Large Telescopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. 9 pp., </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.857638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ao4elt/201001004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566086v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of galaxy evolution with EAGLE</w:t>
               </w:r>
@@ -4212,51 +4212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Abramo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Albanesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agapito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ass&#233;mat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Say&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sanchez-Janssen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Evans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castilho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Quirrenbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cristiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jagourel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.808408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Disseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310002954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857638" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Paillalef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessando Rettura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Jaff&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1731" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ripepi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Cioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Arenou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab36b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac3da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Pirzkal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rothberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell E. Ryan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae37b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S. Pawlowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dabringhausen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Jerjen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merritt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kroupa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fouquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu931" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.22067.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732312300340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chun Liang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Abac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Abramo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Albanesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agapito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ass&#233;mat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gendron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Say&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Sanchez-Janssen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Evans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castilho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Quirrenbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cristiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jagourel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.808408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Disseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310002954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Navarro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ao4elt/201001005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Paillalef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessando Rettura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Jaff&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1731" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianling Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ripepi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Cioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Arenou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab36b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac3da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Pirzkal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Rothberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell E. Ryan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Malhotra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rhoads" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae585" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae37b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S. Pawlowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dabringhausen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pawlowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Jerjen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merritt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kroupa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fouquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu931" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.22067.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732312300340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Chun Liang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>