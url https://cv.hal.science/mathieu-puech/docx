--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -2175,51 +2175,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
+              <w:t xml:space="preserve">ESO Messenger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">