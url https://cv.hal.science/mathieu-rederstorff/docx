--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
+                <w:t xml:space="preserve">Un nouveau mécanisme de contrôle de la maturation des microARN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Abel</w:t>
+                <w:t xml:space="preserve">Camille Virciglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Virciglio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac086⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (8-9), pp.629-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583324v1</w:t>
+                <w:t xml:space="preserve">hal-03778840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau mécanisme de contrôle de la maturation des microARN ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Virciglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Manival</w:t>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (8-9), pp.629-631. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.2172-2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778840v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of oxytocin-related lncRNAs and assessment of their expression in breast cancer</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezou Sayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sattari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.6471. </w:t>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mutation ponctuelle dans la protéine Rrp9 de la particule U3 entraîne un découplage des clivages précoces de l’ARN pré-ribosomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.329-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -690,64 +690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnoRNAs and the emerging class of sdRNAs: multifaceted players in oncogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,51 +781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond usual functions of snoRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (3), pp.297-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits ARN nucléolaires nous surprennent encore !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (3), pp.297 - 302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1035,252 +1035,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une micropuce de diagnostic hybride pour la détection d’ARN non codants</w:t>
+                <w:t xml:space="preserve">Expression Profiling of a Heterogeneous Population of ncRNAs Employing a Mixed DNA/LNA Microarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinia Skreka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Zywicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hüttenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Scheideler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122810007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nucleic Acids </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/283560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715989v1</w:t>
+                <w:t xml:space="preserve">hal-02934815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Profiling of a Heterogeneous Population of ncRNAs Employing a Mixed DNA/LNA Microarray</w:t>
+                <w:t xml:space="preserve">Une micropuce de diagnostic hybride pour la détection d’ARN non codants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinia Skreka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nucleic Acids </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.819 - 821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/283560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122810007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934815v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed non-coding RNAs in embryonic stem cell neural differentiation</w:t>
               </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schafferer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina-Roxanna Nat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Zywicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Salti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1394,598 +1394,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct cloning of double-stranded RNAs from RNase protection analysis reveals processing patterns of C/D box snoRNAs and provides evidence for widespread antisense transcript expression</w:t>
+                <w:t xml:space="preserve">Satellite cell loss and impaired muscle regeneration in selenoprotein N deficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manli Shen</w:t>
+                <w:t xml:space="preserve">Perrine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Eyras</w:t>
+                <w:t xml:space="preserve">Anne T. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wu</w:t>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Khanna</w:t>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serene Josiah</w:t>
+                <w:t xml:space="preserve">Fabien Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (22), pp.9720 - 9730. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.694-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716007v1</w:t>
+                <w:t xml:space="preserve">hal-00561402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite cell loss and impaired muscle regeneration in selenoprotein N deficiency.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cDNA library generation from ribonucleoprotein particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hüttenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq515⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.166 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2010.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561402v1</w:t>
+                <w:t xml:space="preserve">hal-01703092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cDNA library generation from ribonucleoprotein particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increased Muscle Stress-Sensitivity Induced by Selenoprotein N Inactivation in Mouse: A Mammalian Model for SEPN1-Related Myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2010.186⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703092v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche originale de sélection de nouveaux ARN non codants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (4), pp.343 - 345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2011274003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Muscle Stress-Sensitivity Induced by Selenoprotein N Inactivation in Mouse: A Mammalian Model for SEPN1-Related Myopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Castets</w:t>
+                <w:t xml:space="preserve">Direct cloning of double-stranded RNAs from RNase protection analysis reveals processing patterns of C/D box snoRNAs and provides evidence for widespread antisense transcript expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manli Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Eyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arbogast</w:t>
+                <w:t xml:space="preserve">Jie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Lainé</w:t>
+                <w:t xml:space="preserve">Amit Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+                <w:t xml:space="preserve">Serene Josiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (22), pp.9720 - 9730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716017v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization and Regulation of Mitochondrial Function by Methionine Sulfoxide Reductases in Yeast</w:t>
               </w:r>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byung Cheon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Fomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (39), pp.8618 - 8625. </w:t>
@@ -2105,64 +2105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non-coding RNAs in disease development and host-pathogen interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hüttenhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Molecular Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (6), pp.684-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2333,90 +2333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNPomics: Defining the ncRNA transcriptome by cDNA library generation from ribonucleo-protein particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Zywicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Perfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2467,90 +2467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenoprotein N is dynamically expressed during mouse development and detected early in muscle precursors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Maugenre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Gartioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenoprotein function and muscle disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenoprotein function and muscle disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,570 +2879,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis for the role of selenium in muscle development and function.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lescure</w:t>
+                <w:t xml:space="preserve">Ex vivo correction of selenoprotein N deficiency in rigid spine muscular dystrophy caused by a mutation in the selenocysteine codon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzanna Deniziak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guicheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gartioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.200890041⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288375v1</w:t>
+                <w:t xml:space="preserve">hal-01716066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo correction of selenoprotein N deficiency in rigid spine muscular dystrophy caused by a mutation in the selenocysteine codon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">G.P.13.05 Investigating the pathophysiology of SEPN1-related myopathy using gene expression microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Richard</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm1033⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9-10), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NMD.2008.06.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716066v1</w:t>
+                <w:t xml:space="preserve">hal-02935585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.P.13.05 Investigating the pathophysiology of SEPN1-related myopathy using gene expression microarrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Small ncRNA transcriptome analysis from Aspergillus fumigatus suggests a novel mechanism for regulation of protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Jöchl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Krol</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Hofacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NMD.2008.06.290⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (8), pp.2677 - 2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02935585v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ncRNA transcriptome analysis from Aspergillus fumigatus suggests a novel mechanism for regulation of protein synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular basis for the role of selenium in muscle development and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzanna Deniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Krol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.408-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.200890041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P.2.11 Expression of selenoprotein N in mice during development and in muscle regeneration</w:t>
               </w:r>
@@ -3454,77 +3454,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maugenre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (9-10), pp.847. </w:t>
@@ -3574,77 +3574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of selenoprotein N function causes disruption of muscle architecture in the zebrafish embryo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzanna Deniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Hindelang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,77 +3720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the importance of selenium and selenoproteins in muscle function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (1), pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3824,51 +3824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenoprotein N: an endoplasmic reticulum glycoprotein with an early developmental expression pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis L.J. Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levures, Modèles, Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rheinau, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4068,90 +4068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structure-function study shows a possible role for the R2TP complex in RISC assembly and/or function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4232,64 +4232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Senty Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Levure, Modèles-Outils »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
@@ -4350,77 +4350,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Activity of TAR-RNA Binding Protein (TRBP) by RNA Polymerase II Associated Protein 3 (RPAP3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Virciglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,77 +4445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Activity of TAR-RNA Binding Protein (TRBP) by RNA Polymerase II Associated Protein 3 (RPAP3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Virciglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th scientific meeting of the GDR RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis L.J. Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4693,51 +4693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Non-Coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Rederstorff. Springer US; Springer US, 2300, pp.3-9, 2021, Methods in Molecular Biology, 978-1-0716-1385-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4861,265 +4861,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Precipitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gene Reporter Assays to Study miRNA Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology; Small non-coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2300, Springer; Humana, pp.11-16, 2021, Methods in Molecular Biology, 978-1-0716-1385-6. </w:t>
+              <w:t xml:space="preserve">, pp.119-131, 2021, 978-1-0716-1385-6 (print) - 978-1-0716-1386-3 (online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190751v1</w:t>
+                <w:t xml:space="preserve">hal-03190757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Reporter Assays to Study miRNA Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">RNA Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology; Small non-coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-131, 2021, 978-1-0716-1385-6 (print) - 978-1-0716-1386-3 (online). </w:t>
+              <w:t xml:space="preserve">, 2300, Springer; Humana, pp.11-16, 2021, Methods in Molecular Biology, 978-1-0716-1385-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190757v1</w:t>
+                <w:t xml:space="preserve">hal-03190751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem-Loop qRT-PCR–Based Quantification of miRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology; Small non-coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2300, pp.59-64, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5153,77 +5153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory Non-Coding RNAs: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Virciglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology; Small non-coding RNAs: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2300, Springer, pp.3-9, 2021, Methods in Molecular Biology, 978-1-0716-1385-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,304 +5251,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Knockdown by Transfection of siRNAs into Mammalian Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stem-Loop RT-PCR Based Quantification of Small Non-Coding RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small non-coding RNA: methods and Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small ncRNAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-108, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124709v1</w:t>
+                <w:t xml:space="preserve">hal-02271774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Non-Coding RNAs: A Quick Look in the Rearview Mirror</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gene Expression Knockdown by Transfection of siRNAs into Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small non-coding RNAs: Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6_1⟩</w:t>
+              <w:t xml:space="preserve">Small non-coding RNA: methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-202, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124728v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem-Loop RT-PCR Based Quantification of Small Non-Coding RNAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Small Non-Coding RNAs: A Quick Look in the Rearview Mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small ncRNAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small non-coding RNAs: Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-9, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271774v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Luciferase Gene Reporter Assays to Study miRNA Function</w:t>
               </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small ncRNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-198, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small ncRNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of cDNA Libraries from RNP-Derived Regulatory Noncoding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic Imprinting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-218, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,90 +5806,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Profiling of ncRNAs Employing RNP Libraries and Custom LNA/DNA Microarray Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinia Skreka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Zywicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hüttenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.229-251, 2012, </w:t>
@@ -5927,64 +5927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental RNomics, A Global Approach to Identify Non-coding RNAs in Model Organisms, and RNPomics to Analyze the Non-coding RNP Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hüttenhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of RNA Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6041,90 +6041,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RPAP3:TRBP interaction reveals an involvement of the HSP90/R2TP chaperone complex in dsRNA pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle du complexe ribonucléoprotéique TRBP/RPAP3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6525,51 +6525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rederstorff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Behtaji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudeh Ghafouri-Fard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Sayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sattari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86097-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143003018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinia Skreka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zywicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;ttenhofer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/283560" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schafferer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Roxanna Nat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks311" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manli Shen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Eyras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Josiah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr684" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Castets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2010.186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbogast" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Koc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Fomenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100908v" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castets" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2010.07.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZQPN23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernhart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perfler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gartioux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-9-46" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WSZW6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NLV9JQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allamand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Clarke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2008.06.290" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87NQ4MQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J&#246;chl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hertel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stadler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maugenre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2007.06.287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F186TM7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Hindelang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.10.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56JXDK8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5313-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04833712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04833724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22517-8_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00127081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rederstorff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04546126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rederstorff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Behtaji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudeh Ghafouri-Fard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Sayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sattari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86097-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143003018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinia Skreka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zywicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;ttenhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/283560" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schafferer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Roxanna Nat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks311" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Castets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq515" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2010.186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arbogast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manli Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Eyras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Josiah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr684" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaattin Kaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Koc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Cheon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Fomenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100908v" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castets" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2010.07.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZQPN23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernhart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perfler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00610658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gartioux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Krol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-9-46" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guicheney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2009.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74WSZW6S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allamand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm1033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Clarke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2008.06.290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87NQ4MQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J&#246;chl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hertel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stadler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Hofacker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NLV9JQP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maugenre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2007.06.287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F186TM7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Hindelang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.10.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56JXDK8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5313-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04833712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04833724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22517-8_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534663v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00127081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rederstorff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04546126v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>