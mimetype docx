--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -84,7151 +84,7285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Cellular Automata/FFT based tool for modelling third-body flows</w:t>
+                <w:t xml:space="preserve">Static liquefaction: The role of grain size polydispersity from a micro-structural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe de Sercey</w:t>
+                <w:t xml:space="preserve">Carolina Castro-Malaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2026.111738⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 193, pp.107996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.107996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523080v1</w:t>
+                <w:t xml:space="preserve">hal-05519553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static liquefaction: The role of grain size polydispersity from a micro-structural perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined Cellular Automata/FFT based tool for modelling third-body flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agathe de Sercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 193, pp.107996. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, pp.111738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.107996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2026.111738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519553v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing granular and fragmentation-driven silo DEM models for block caving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insights into the interface dynamic evolution and associated macroscopic tribological response of dry contacts: A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122409⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 221, pp.112011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2026.112011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554810v1</w:t>
+                <w:t xml:space="preserve">hal-05599056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro–micro mechanical behavior of fresh and degraded ballast from triaxial testing and 3D-DEM with clustering-based polyhedral grain reconstruction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing granular and fragmentation-driven silo DEM models for block caving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.108080⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 476, pp.122409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2026.122409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564551v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macro–micro mechanical behavior of fresh and degraded ballast from triaxial testing and 3D-DEM with clustering-based polyhedral grain reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitinun Prommarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theeradon Somsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.108080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.108080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042020v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.L043401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871518v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05172308v1</w:t>
+                <w:t xml:space="preserve">hal-04871518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368322v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t>
+                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aponte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901283v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rev assessment of granular materials with varied grading based on macro- and micro-mechanical statistical data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-024-02498-3⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-024-01490-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840830v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rev assessment of granular materials with varied grading based on macro- and micro-mechanical statistical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.176⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02498-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521106v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 983, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569608v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871478v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255665v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097310v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and breakdown energy of a shear zone undergoing flash heating in earthquake-like discrete element models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049275v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheology and breakdown energy of a shear zone undergoing flash heating in earthquake-like discrete element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (2), pp.1492-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273446v1</w:t>
+                <w:t xml:space="preserve">hal-04049275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.054901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681206v1</w:t>
+                <w:t xml:space="preserve">hal-04273446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t>
+              <w:t xml:space="preserve">Papers in physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.140009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4279/pip.140009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474597v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional compaction of soft granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.084304⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (18), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM01241J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763402v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (8), pp.084304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.084304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098095v5</w:t>
+                <w:t xml:space="preserve">hal-03763402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763369v1</w:t>
+                <w:t xml:space="preserve">hal-03098095v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.L022901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L022901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259685v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical description of the compaction of soft pentagon assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.062902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185129v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A contact dynamics code implementation for the simulation of asteroid evolution and regolith in the asteroid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363, pp.114441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947856v1</w:t>
+                <w:t xml:space="preserve">hal-03185129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction Model for Highly Deformable Particle Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Compaction of mixtures of rigid and highly deformable particles: A micromechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632538v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compaction Model for Highly Deformable Particle Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), pp.208003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925964v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of a granular media in a rotating drum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Teyar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2019005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03346875v1</w:t>
+                <w:t xml:space="preserve">hal-02925964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Copper/Graphite Properties on the Tribological and Electrical Behavior of Copper-Graphite Third Body Layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behavior of a granular media in a rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Teyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/lubricants6040109⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095657v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On inconsistency in frictional granular systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Copper/Graphite Properties on the Tribological and Electrical Behavior of Copper-Graphite Third Body Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chapteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-017-0160-9⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants6040109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522746v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work of Adhesion Measurements of MoS 2 Dry Lubricated 440C Stainless Steel Tribological Contacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On inconsistency in frictional granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobin Filleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201700423⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-017-0160-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598048v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space grease lubrication modeling: A discrete element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.159 - 166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-lubricating composite bearings: Effect of fibre length on its tribological properties by DEM modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work of Adhesion Measurements of MoS 2 Dry Lubricated 440C Stainless Steel Tribological Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Pajovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Villavicencio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mahéo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobin Filleter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.362 - 369. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555615v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Analysis of Bolted Joints Submitted to Vibrations</w:t>
+                <w:t xml:space="preserve">Self-lubricating composite bearings: Effect of fibre length on its tribological properties by DEM modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
+                <w:t xml:space="preserve">Maria Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Mollon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2474/trol.11.255⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.362 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093273v1</w:t>
+                <w:t xml:space="preserve">hal-01555615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Third Body on Bolted Joints' Self-Loosening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Tribological Analysis of Bolted Joints Submitted to Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2474/trol.11.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-016-0640-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094877v1</w:t>
+                <w:t xml:space="preserve">hal-02093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on the electrical transmission ability of a shearing powder layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of Third Body on Bolted Joints' Self-Loosening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0619-z⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-016-0640-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347757v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System dynamic instabilities induced by sliding contact: A numerical analysis with experimental validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation on the electrical transmission ability of a shearing powder layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W d'Ambrogio</w:t>
+                <w:t xml:space="preserve">R. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58-59, pp.70-86. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0619-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093229v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modelling of the ignition of solid propellant</w:t>
+                <w:t xml:space="preserve">System dynamic instabilities induced by sliding contact: A numerical analysis with experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charlery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">J. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W d'Ambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.07.012⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58-59, pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093016v1</w:t>
+                <w:t xml:space="preserve">hal-02093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element-Discrete Element Coupling Strategies for the Modelling of Ballast-Soil Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taforel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Railway Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (2), pp.73-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ijrt.4.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Investigations of a Tribological Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical modelling of the ignition of solid propellant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-015-0523-4⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233087v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Body Versus Third-Body: Dialogue between an Experiment and a Combined Discrete and Finite Element Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermo-Mechanical Investigations of a Tribological Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Massi</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4026062⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-015-0523-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006459v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wear for heterogeneous bi-phasic materials using discrete elements approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First-Body Versus Third-Body: Dialogue between an Experiment and a Combined Discrete and Finite Element Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.021603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4026053⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.021104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003460v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tribology of dry contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling wear for heterogeneous bi-phasic materials using discrete elements approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.021603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871149v1</w:t>
+                <w:t xml:space="preserve">hal-01003460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical tribology of dry contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (7-8), pp.834-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806618v1</w:t>
+                <w:t xml:space="preserve">hal-00871149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical modeling of third-body rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Hong-Phong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.041601-1 041601-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871153v1</w:t>
+                <w:t xml:space="preserve">hal-00806618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of contrast properties on the evolution of carbon/carbon composites under dynamical conditions of rubbing contact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiphysical modeling of third-body rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hong-Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (3-4), pp.289-294. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (4), pp.417-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711750v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t>
+                <w:t xml:space="preserve">Influence of contrast properties on the evolution of carbon/carbon composites under dynamical conditions of rubbing contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Coumba Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+                <w:t xml:space="preserve">Guillaume Peillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3-4), pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01373382v1</w:t>
+                <w:t xml:space="preserve">hal-04711750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260015v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01373382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanicalelectrical approach to the wheel-rail contact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+                <w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Descamps</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2008.02.040⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00381393v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal study of the dry sliding contact with third body presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new mechanicalelectrical approach to the wheel-rail contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Richard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 265 (9-10), pp.1408-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2008.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2913540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00381432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling electrical and mechanical effects in discrete element simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal study of the dry sliding contact with third body presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (3), pp.404-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2913540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381371v1</w:t>
+                <w:t xml:space="preserve">hal-00381432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Coefficient as a microscopic view of local dissipation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coupling electrical and mechanical effects in discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (2), pp.238-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380755v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Friction Coefficient as a microscopic view of local dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alart</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.829-836</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447273v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate gradient type algorithms for frictional multi-contact problems: applications to granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of fault propagation and forced-fold using a non smooth discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.07.009⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.549-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.549-570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01393138v1</w:t>
+                <w:t xml:space="preserve">hal-00447273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of two-dimensional steady granular flows in rotating drum: On surface flows rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conjugate gradient type algorithms for frictional multi-contact problems: applications to granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194 (18-20), pp.2019 - 2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2063347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00005748v1</w:t>
+                <w:t xml:space="preserve">hal-01393138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveurs parallèles pour la simulation de systèmes multicontacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of two-dimensional steady granular flows in rotating drum: On surface flows rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.13.691-702⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.103303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2063347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733777v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveurs parallèles pour la simulation de systèmes multicontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.691-702</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.691-702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450572v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel version of the Non Smooth Contact Dynamics Algorithm applied to the simulation of granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solveurs parallèles pour la simulation de systèmes multicontacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.691-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450571v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel computational strategies for Multi-contact problems: Applications to cellular and granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A parallel version of the Non Smooth Contact Dynamics Algorithm applied to the simulation of granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (1-2), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454720v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel computational strategies for Multi-contact problems: Applications to cellular and granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.419-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel computational strategies for Multi-contact problems: Applications to cellular and granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barboteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (4), pp.419-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v1.i4.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7238,8253 +7372,8253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural study of liquefaction in highly polydisperse granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Castro-Malaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2025 – 10th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.07012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202534007012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of the grain size distribution on an elemental and a macro-scale granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grain shape angularity on cohesive strength in sheared Granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-and macro-mechanical analyses of rev in sheared granular samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongated Grains in Silos: A 3D Odyssey through Non-linear Flow Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC19-19th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size effects on critical strength of granular soils through numerical and laboratory testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Quiroz Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Girumugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering (XVII PCSMGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209717v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209711v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Turin, Italy. pp.02017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of geometrically cohesive granular columns made of star-shaped grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of soft and rigid grains: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape or friction? Which of these characteristics drives the shear strength in granular systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124906008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk modulus of soft particle assemblies under compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124914014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on the compaction of soft sphere packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the polydispersity on immersed column collapse: role of the grain size distribution on the deposit runout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contact Dynamics (CD) Method, as a Discrete Element Method for the simulation of granular asteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local multi-physical approach to model braking materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ndzana Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Mechanics International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion measurements in MOS2 dry lubricated contacts to inform predictive tribological numerical models : comparison between laboratory-tested samples and ball bearings from the niriss mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Pajovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMATS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-lubricating polymer composites : using numerical trbology to hightlight their design criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMATS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hatefiled, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Grease Tribological Behavior for Refourmulation: Numerical and Experimental Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouscharain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMATS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hatfiled, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hexapod 3D packings: understanding the global stability from the local organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karola Dierichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Behringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsliding generated by thermomechanical interactions between rock columns and wedging blocks: Study case from the Larzac Plateau (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Azemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.14012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714014012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tribologique d'un contact d'un assemblage boulonné via la DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement et comportement en frottement de matériaux biphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage FEM/DEM pour l’interaction entre instabilités dynamiques et débits de troisième corps dans un problème tribologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of dynamic instabilities induced by sliding contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINAME 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Brazil. Cd-Rom 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement thermique d'un milieu continu équivalent par méthode des éléments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of numerical models on fragmentation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belien Gezahengn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains 2013 : Proceedings of the 7th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. pp.907-910, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Particles : Influence on Local Stress and Dynamical Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POWDERS AND GRAINS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.835-838, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4812061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the modelling of carbon/carbon composite under tribological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbodj Coumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBrake 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Germany. Clé USB 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tribologie au quotidien... le quotidien de la tribologie... ... la &amp;quot; future tribologie &amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"physique-chimie au printemps" : la tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribologie et revêtements : vers une entente raisonnée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications &amp; innovations en projection thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical dialogue between tribological scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de structures tissées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles rigides et déformables pour la modélisation d'une interface tribologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Wear Particles on Contact Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Tribology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et Rôle des Paramètres Significatifs dans les Modélisations des Composites Carbone/Carbone (C/C) sous Sollicitations Tribologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coumba Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMGC90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre éléments finis - éléments lattices - éléments discrets pour un problème tribologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the multi-scale and the multi-physical feature of a tribological contact interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeles multi-physiques par elements discrets : application 0 la modelisation du 3e corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.665-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du « contraste » des propriétés élastiques des composites Carbone/Carbone (C/C) sous conditions dynamiques de contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coumba Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Peillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et Dialogue entre méthode discrète et continue pour la tribologie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contraste des propriétés élastiques des composites carbone/carbone (C/C) sous condition dynamique de contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coumba Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Peillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.695-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage et dialogue entre méthodes discrète et continue pour la tribologie numérique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèle multi-physiques par éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413834v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-physiques par éléments discrets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.788-791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413972v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in discrete element simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in Discrete Element Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Phong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States. pp.788-791</w:t>
+              <w:t xml:space="preserve">Powder &amp; Grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414150v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interaction laws and particle modelling in Discrete Element Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Couplage et dialogue entre méthodes discrète et continue pour la tribologie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dubois</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder &amp; Grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, Colorado, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416731v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribologie: réalité, lacunes et solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Linck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-DEM Dialogue for tribological understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extended Discrete Element Approach for Complex Fluid Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Tribology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, États-Unis</w:t>
+              <w:t xml:space="preserve">AFI/TFI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sendai, Japan. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506158v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Discrete Element Approach for Complex Fluid Modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concepts tribologiques : de la lubrification fluide à la lubrification solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFI/TFI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sendai, Japan. pp.20-21</w:t>
+              <w:t xml:space="preserve">Séminaire Montres sans lubrification: mythe ou réalité?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bienne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397441v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts tribologiques : de la lubrification fluide à la lubrification solide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A FEM-DEM Dialogue for tribological understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Montres sans lubrification: mythe ou réalité?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bienne, Suisse</w:t>
+              <w:t xml:space="preserve">International Joint Tribology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388185v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid discrete-finite element approach. Application to tribological interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on advanced computational methods in engineering (ACOMEN 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction coefficient as a microscopic view of local dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-STLE International Joint Tribology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions d'une méthode par éléments discrets pour la modélisation de milieux divisés complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategies and software architecture dedicated to the modelling of dynamical systems in interaction. Application to multibody dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody 2007 - International Conference on Advances in Computational Multibody Dynamics. (ECCOMAS Thematic Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi scale questioning about friction trough DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Element Methods 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum / non continuum modeling and in situ investigations in Tribology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Lyon  Tohoku Engineering &amp; Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Mechanical-Electrical Approach of the Wheel-Rail Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sollicitations de la peau des permiers corps dans un contact &amp;quot;sec&amp;quot;, sollicitations dans la zone de coupe, spécificités du problème tribologique lié à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INSA "Tribologie et réhologie de la coupe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and Coupling of Algorithms for Collisions, contact and friction in rigid multi-body simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2006. III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tribologique du contact roue-rail en couplant tribologie numérique et expertises tribologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Niccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'Etudes ITCT 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third body flow during a wheel-rail interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III European Conference on Computational Mechanics Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder &amp; Grains 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Algorithms for collisions, contact and friction in view of Real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody Dynamics 2005 - International Conference on Advances in Computational Multibody Dynamics (ECCOMAS Thematic Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some numerical strategies for nonsmooth systems involving numerous bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shéhérazade Nineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Advances in Computational Multibody Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frictional contact and impact multibody dynamics. A comparison of algorithms suitable for real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutlibody Dynamics 2005, ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Type Algorithms for 2D/3D Frictionless/Frictional MultiContact Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 20004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15494,232 +15628,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic description of the effect of grain elongation in silo discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany. DEM9 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the optimization of the ballast gluing process for track lateral resistance enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Laboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15729,235 +15863,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la génération et transmission de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Chap. 13, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Alart, O. Maisonneuve, R.T. Rockafellar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonsmooth Mechanics and Analysis: Theoretical and Numerical Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.195-207, 2006, Advances in Mechanics and Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-387-29195-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15967,143 +16101,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16113,121 +16247,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16237,130 +16371,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues Numériques Entre Échelles Tribologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16370,100 +16504,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation numérique et calcul parallèle pour l'étude de milieux divisés bi- et tridimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16473,105 +16607,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribologie numérique - Chroniques des troisièmes corps solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02088165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId349"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16718,51 +16852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Sercey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Teyar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapteuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6040109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-017-0160-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Pajovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sicre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villavicencio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ap&#233;l&#233;t&#233; Kounoudji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.11.255" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0640-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0619-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W d'Ambrogio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.07.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-015-0523-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Champagne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.02.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Cao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.11.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Mbodj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peillex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010051" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.02.040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M981GLPD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2913540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.07.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XWK8SR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733777v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.691-702" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboteu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barboteu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.70" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ndzana Satoh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cameron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Michel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leveque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ginouvez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797731v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Messager" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710739v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbodj Coumba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dayot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861360v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797725v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nhu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592838v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592846v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505422v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Champelovier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397466v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413972v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champelovier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506312v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432820v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eleod" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424052v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432892v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Laboup" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferellec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541529v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007686v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02088165v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Sercey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M&#233;ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.112011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Teyar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapteuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zeng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6040109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-017-0160-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sicre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Pajovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villavicencio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ap&#233;l&#233;t&#233; Kounoudji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.11.255" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0640-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0619-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W d'Ambrogio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093016v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.07.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-015-0523-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Champagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.02.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Cao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Mbodj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peillex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.02.040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M981GLPD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2913540" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.07.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XWK8SR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.691-702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboteu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barboteu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.70" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ndzana Satoh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cameron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leveque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ginouvez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Messager" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbodj Coumba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dayot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nhu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592846v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Champelovier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champelovier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506923v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432820v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eleod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424052v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Laboup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferellec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007686v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02088165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>