--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -737,590 +737,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
+                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Polanía</w:t>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.L043401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042020v1</w:t>
+                <w:t xml:space="preserve">hal-05172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
+                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871518v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow regimes and repose angle in a rotating drum filled with highly concave particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monodisperse behavior of polydisperse flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (1), pp.015417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/lygy-vjlj⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.L043401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L043401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172308v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow down an inclined plane with highly nonconvex particles: Macroscopic behavior, microstructure, and nonlocal rheology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Packing of cohesive angular particles: Cohesive strength, structure, and effects of angularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theechalit Binaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055410. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.015407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/tpzc-lkjy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.015407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368322v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental exploration of geometric cohesion and solid fraction in columns of highly non-convex Platonic polypods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1484,103 +1484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydispersity effect on dry and immersed granular collapses: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 983, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1608,629 +1608,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569608v1</w:t>
+                <w:t xml:space="preserve">hal-04871478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady granular flow in a rotating drum: A theoretical nonlocal model for characterizing stress, velocity, and packing fraction profiles, encompassing grain shape effects from convex to highly concave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric cohesion in two-dimensional systems composed of star-shaped particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.043310. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871478v1</w:t>
+                <w:t xml:space="preserve">hal-04569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Andò</w:t>
+                <w:t xml:space="preserve">Rheology and breakdown energy of a shear zone undergoing flash heating in earthquake-like discrete element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (2), pp.1492-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255665v1</w:t>
+                <w:t xml:space="preserve">hal-04049275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compacting an assembly of soft balls far beyond the jammed state: Insights from three-dimensional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.044901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097310v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and breakdown energy of a shear zone undergoing flash heating in earthquake-like discrete element models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Taboada</w:t>
+                <w:t xml:space="preserve">Grain size distribution does not affect the residual shear strength of granular materials: An experimental proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233 (2), pp.1492-1514. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.L052901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.L052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049275v1</w:t>
+                <w:t xml:space="preserve">hal-04097310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effect of grain elongation on the flow rate in silo discharge</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softer than soft: Diving into squishy granular matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,64 +2593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of dry and immersed polydisperse granular columns: A unified runout description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a micromechanically based compaction law for mixtures of soft and hard grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,77 +3451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of contact friction and particle shape on strength properties and microstructure of sheared granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,261 +4268,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Analysis of Bolted Joints Submitted to Vibrations</w:t>
+                <w:t xml:space="preserve">Role of Third Body on Bolted Joints' Self-Loosening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mollon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.255-263. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2474/trol.11.255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-016-0640-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093273v1</w:t>
+                <w:t xml:space="preserve">hal-02094877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Third Body on Bolted Joints' Self-Loosening</w:t>
+                <w:t xml:space="preserve">Tribological Analysis of Bolted Joints Submitted to Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Apélété Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (3), </w:t>
+              <w:t xml:space="preserve">Tribology Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-016-0640-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2474/trol.11.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094877v1</w:t>
+                <w:t xml:space="preserve">hal-02093273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation on the electrical transmission ability of a shearing powder layer</w:t>
               </w:r>
@@ -4619,404 +4619,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System dynamic instabilities induced by sliding contact: A numerical analysis with experimental validation</w:t>
+                <w:t xml:space="preserve">Finite Element-Discrete Element Coupling Strategies for the Modelling of Ballast-Soil Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brunetti</w:t>
+                <w:t xml:space="preserve">Paul Taforel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W d'Ambrogio</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Railway Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.73-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ijrt.4.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093229v1</w:t>
+                <w:t xml:space="preserve">hal-01279251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element-Discrete Element Coupling Strategies for the Modelling of Ballast-Soil Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical modelling of the ignition of solid propellant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Charlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Taforel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">N. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Railway Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ijrt.4.2.4⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.330-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279251v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical modelling of the ignition of solid propellant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System dynamic instabilities induced by sliding contact: A numerical analysis with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charlery</w:t>
+                <w:t xml:space="preserve">F. Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Daly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+                <w:t xml:space="preserve">W d'Ambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp.330-342. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58-59, pp.70-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093016v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Investigations of a Tribological Interface</w:t>
               </w:r>
@@ -5321,261 +5321,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tribology of dry contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Hong-Phong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (7-8), pp.834-844. </w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.041601-1 041601-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871149v1</w:t>
+                <w:t xml:space="preserve">hal-00806618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Continuous and Discontinuous Descriptions to Model First Body Deformation in Third Body Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical tribology of dry contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cao Hong-Phong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+                <w:t xml:space="preserve">Nicolas Fillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (4), pp.041601-1 041601-7. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (7-8), pp.834-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806618v1</w:t>
+                <w:t xml:space="preserve">hal-00871149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysical modeling of third-body rheology</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling electrical and mechanical effects in discrete element simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (2), pp.238-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.829-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6900,160 +6900,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.691-702. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.691-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733777v1</w:t>
+                <w:t xml:space="preserve">hal-00450572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveurs parallèles pour la simulation de systèmes multicontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.691-702</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.691-702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450572v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel version of the Non Smooth Contact Dynamics Algorithm applied to the simulation of granular media</w:t>
               </w:r>
@@ -7520,103 +7520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the influence of the grain size distribution on an elemental and a macro-scale granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7654,51 +7654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Highly Deformable Mixtures of Soft and Rigid Grains: An Experimental Perspective from the Local Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grain shape angularity on cohesive strength in sheared Granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerapong Jitsangiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,64 +7991,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of granular materials composed of platonic polipods: exploring geometric cohesion and solid fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,537 +8313,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Polanía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Turin, Italy. pp.02017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209711v1</w:t>
+                <w:t xml:space="preserve">hal-04189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse of polydisperse columns: looking for a scaling between energy and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Polanía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209717v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sanchez</w:t>
+                <w:t xml:space="preserve">Flow of strongly concave particles in a rotating drum: stress profile predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057883v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular column collapse: The role of particle size polydispersity on the velocity and runout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Estrada</w:t>
+                <w:t xml:space="preserve">Modelling gravitational accretion: observable polydispersity at the surface vs real polydispersity. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th Lunar and Planetary Science Conference (LPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Woodlands, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189785v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of geometrically cohesive granular columns made of star-shaped grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of soft and rigid grains: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,460 +8996,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cantor</w:t>
+                <w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259819v1</w:t>
+                <w:t xml:space="preserve">hal-03259852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly strained mixtures of bidimensional soft and rigid grains: an experimental approach from the local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires (virtual), Argentina. pp.05004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259845v1</w:t>
+                <w:t xml:space="preserve">hal-03259819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMGC90: a Contact Dynamics open source code for the simulation of granular asteroid with realistic regolith shapes. Application to the accretion process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sánchez</w:t>
+                <w:t xml:space="preserve">A micro-mechanical compaction model for granular mix of soft and rigid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mozul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.14007, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Buenos Aires, Argentina. pp.02008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124902008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259852v1</w:t>
+                <w:t xml:space="preserve">hal-03259845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape or friction? Which of these characteristics drives the shear strength in granular systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theechalit Binaree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cárdenas-Barrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9799,51 +9799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9868,51 +9868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contact Dynamics (CD) Method, as a Discrete Element Method for the simulation of granular asteroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9970,247 +9970,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local multi-physical approach to model braking materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion measurements in MOS2 dry lubricated contacts to inform predictive tribological numerical models : comparison between laboratory-tested samples and ball bearings from the niriss mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Pajovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ndzana Satoh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
+              <w:t xml:space="preserve">ESMATS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110282v1</w:t>
+                <w:t xml:space="preserve">hal-01768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion measurements in MOS2 dry lubricated contacts to inform predictive tribological numerical models : comparison between laboratory-tested samples and ball bearings from the niriss mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">A local multi-physical approach to model braking materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ndzana Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cameron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Grac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMATS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768759v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-lubricating polymer composites : using numerical trbology to hightlight their design criterion</w:t>
               </w:r>
@@ -10446,51 +10446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of hexapod 3D packings: understanding the global stability from the local organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,158 +10786,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et comportement en frottement de matériaux biphasiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Champagne</w:t>
+                <w:t xml:space="preserve">Simulation of dynamic instabilities induced by sliding contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">DINAME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Brazil. Cd-Rom 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722046v1</w:t>
+                <w:t xml:space="preserve">hal-00797731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage FEM/DEM pour l’interaction entre instabilités dynamiques et débits de troisième corps dans un problème tribologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
+                <w:t xml:space="preserve">Endommagement et comportement en frottement de matériaux biphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10946,165 +10959,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722334v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of dynamic instabilities induced by sliding contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">Couplage FEM/DEM pour l’interaction entre instabilités dynamiques et débits de troisième corps dans un problème tribologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Hung Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Messager</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DINAME 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Brazil. Cd-Rom 9p</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797731v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement thermique d'un milieu continu équivalent par méthode des éléments discrets</w:t>
               </w:r>
@@ -11866,407 +11866,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation discrète de structures tissées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernard</w:t>
+                <w:t xml:space="preserve">Identification et Rôle des Paramètres Significatifs dans les Modélisations des Composites Carbone/Carbone (C/C) sous Sollicitations Tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coumba Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592838v1</w:t>
+                <w:t xml:space="preserve">hal-00592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de modèles rigides et déformables pour la modélisation d'une interface tribologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Phong Cao</w:t>
+                <w:t xml:space="preserve">Modélisation discrète de structures tissées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592950v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Wear Particles on Contact Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">Couplage de modèles rigides et déformables pour la modélisation d'une interface tribologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phong Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Tribology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685175v1</w:t>
+                <w:t xml:space="preserve">hal-00592950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et Rôle des Paramètres Significatifs dans les Modélisations des Composites Carbone/Carbone (C/C) sous Sollicitations Tribologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coumba Mbodj</w:t>
+                <w:t xml:space="preserve">Influence of Wear Particles on Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">International Joint Tribology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592951v1</w:t>
+                <w:t xml:space="preserve">hal-00685175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMGC90</w:t>
               </w:r>
@@ -13564,51 +13564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFI/TFI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Sendai, Japan. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14000,51 +14000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-STLE International Joint Tribology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14246,51 +14246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi scale questioning about friction trough DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14367,51 +14367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum / non continuum modeling and in situ investigations in Tribology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14488,51 +14488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15008,338 +15008,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+                <w:t xml:space="preserve">Comparison of Algorithms for collisions, contact and friction in view of Real-time applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder &amp; Grains 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Allemagne</w:t>
+              <w:t xml:space="preserve">Multibody Dynamics 2005 - International Conference on Advances in Computational Multibody Dynamics (ECCOMAS Thematic Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507228v1</w:t>
+                <w:t xml:space="preserve">hal-00507259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Algorithms for collisions, contact and friction in view of Real-time applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some numerical strategies for nonsmooth systems involving numerous bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Nineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody Dynamics 2005 - International Conference on Advances in Computational Multibody Dynamics (ECCOMAS Thematic Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Advances in Computational Multibody Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507259v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some numerical strategies for nonsmooth systems involving numerous bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shéhérazade Nineb</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Advances in Computational Multibody Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Powder &amp; Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321275v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
               </w:r>
@@ -15459,51 +15459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutlibody Dynamics 2005, ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15976,51 +15976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16424,51 +16424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16852,51 +16852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Sercey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M&#233;ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.112011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Teyar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapteuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zeng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6040109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-017-0160-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sicre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Pajovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villavicencio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ap&#233;l&#233;t&#233; Kounoudji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.11.255" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0640-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0619-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W d'Ambrogio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093016v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.07.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-015-0523-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Champagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.02.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Cao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Mbodj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peillex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.02.040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M981GLPD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2913540" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.07.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XWK8SR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733777v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.691-702" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboteu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barboteu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.70" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ndzana Satoh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cameron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leveque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ginouvez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Messager" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbodj Coumba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dayot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nhu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592838v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592846v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Champelovier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champelovier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506923v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432820v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eleod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424052v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Laboup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferellec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007686v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02088165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro-Malaver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C&#225;rdenas-Barrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de Sercey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M&#233;ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.112011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitinun Prommarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerapong Jitsangiam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeradon Somsri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lygy-vjlj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpzc-lkjy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polan&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L043401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theechalit Binaree" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.015407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01490-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Quiroz Rojo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02498-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.044901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L052901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.054901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/pip.140009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01241J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.084304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L022901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062902" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#225;nchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mozul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Teyar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapteuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqun Zeng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants6040109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-017-0160-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Busquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sicre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Pajovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villavicencio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.12.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ap&#233;l&#233;t&#233; Kounoudji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0640-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2474/trol.11.255" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0619-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ijrt.4.2.4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.07.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W d'Ambrogio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-015-0523-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Hung Nhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Champagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026053" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Hong-Phong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004881" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.02.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Cao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.11.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Mbodj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peillex" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.02.040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M981GLPD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2913540" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2157" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.549-570" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.07.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XWK8SR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.691-702" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.05.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6RBHSZH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboteu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barboteu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.70" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534007012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998484v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998309v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Girumugisha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Estrada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259852v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124902008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259703v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474523v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Polania" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cameron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ndzana Satoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768786v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leveque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouscharain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499235v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karola Dierichs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behringer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ginouvez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Messager" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belien Gezahengn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812079" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbodj Coumba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dayot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797725v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nhu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592846v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Cao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Champelovier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champelovier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Linck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493703v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506923v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432820v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eleod" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424052v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niccolini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Laboup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferellec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833180v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007686v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02088165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>