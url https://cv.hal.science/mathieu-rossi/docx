--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -593,278 +593,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Leite</w:t>
+                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.170032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113075v1</w:t>
+                <w:t xml:space="preserve">hal-04301164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 564, pp.170032. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.170032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301164v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a grain oriented wound core transformer for solid state converter</w:t>
               </w:r>
@@ -1590,273 +1590,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HackuLoop - An open-science project to create open-source real-time Hardware-In-The-Loop micro-grid systems</w:t>
+                <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+                <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalie Alchami</w:t>
+                <w:t xml:space="preserve">Josué Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222887v1</w:t>
+                <w:t xml:space="preserve">hal-05506470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
+                <w:t xml:space="preserve">HackuLoop - An open-science project to create open-source real-time Hardware-In-The-Loop micro-grid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalie Alchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506470v1</w:t>
+                <w:t xml:space="preserve">hal-05222887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SelF-Rocket : une méthode de classification de séries temporelles à noyaux de convolution aléatoires avec sélection des représentations d'entrée et de l'opérateur d'agrégation</w:t>
               </w:r>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3239,109 +3239,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-voltage distribution between turns of the transformer coils of large SST cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Sonderborg, Denmark</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287776v1</w:t>
+                <w:t xml:space="preserve">hal-04287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Transformer based on Grain-Oriented Electrical Steel Wound Cores</w:t>
               </w:r>
@@ -3429,135 +3455,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
+                <w:t xml:space="preserve">Over-voltage distribution between turns of the transformer coils of large SST cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 13th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287818v1</w:t>
+                <w:t xml:space="preserve">hal-04287776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and assessment of a Solid-State Transformer built around a thin grain oriented electrical steel wound core</w:t>
               </w:r>
@@ -3766,243 +3766,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Hamdinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114200v1</w:t>
+                <w:t xml:space="preserve">hal-04287859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287859v1</w:t>
+                <w:t xml:space="preserve">hal-04114200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy Model for Modern Grain Oriented Electrical Steel Based on Orientation Distribution Function</w:t>
               </w:r>
@@ -4803,51 +4803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Lo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bekemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Lo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bekemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>