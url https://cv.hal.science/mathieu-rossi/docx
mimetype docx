--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1590,148 +1590,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
+                <w:t xml:space="preserve">SelF-Rocket : une méthode de classification de séries temporelles à noyaux de convolution aléatoires avec sélection des représentations d'entrée et de l'opérateur d'agrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
+                <w:t xml:space="preserve">Mouhamadou Mansour Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+                <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2025), PFIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506470v1</w:t>
+                <w:t xml:space="preserve">hal-05547097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HackuLoop - An open-science project to create open-source real-time Hardware-In-The-Loop micro-grid systems</w:t>
               </w:r>
@@ -1836,148 +1836,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelF-Rocket : une méthode de classification de séries temporelles à noyaux de convolution aléatoires avec sélection des représentations d'entrée et de l'opérateur d'agrégation</w:t>
+                <w:t xml:space="preserve">Equivalent Circuit Determination of Inductive Voltage Transformers Based on Impedance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Mansour Lo</w:t>
+                <w:t xml:space="preserve">Abdelkrim Kisserli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Josué Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mercier</w:t>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2025), PFIA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547097v1</w:t>
+                <w:t xml:space="preserve">hal-05506470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation numérique et expérimentale de la magnétostriction sur les vibrations des transformateurs à grains orientés</w:t>
               </w:r>
@@ -2328,588 +2328,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
+                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vianei Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114189v1</w:t>
+                <w:t xml:space="preserve">hal-04114187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
+                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114187v1</w:t>
+                <w:t xml:space="preserve">hal-04114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'un transformateur electronique doté d'un noyau en acier électrique à grains orientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306107v1</w:t>
+                <w:t xml:space="preserve">hal-04288803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Grain-Oriented Electrical Steel wound core Solid-State Transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287681v1</w:t>
+                <w:t xml:space="preserve">hal-04306107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un transformateur electronique doté d'un noyau en acier électrique à grains orientés</w:t>
+                <w:t xml:space="preserve">Thermal behavior of Grain-Oriented Electrical Steel wound core Solid-State Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">XXVI Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288803v1</w:t>
+                <w:t xml:space="preserve">hal-04287681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geometrical dimensions of a vertical rotational single sheet tester on its performances</w:t>
               </w:r>
@@ -3014,360 +3014,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114194v1</w:t>
+                <w:t xml:space="preserve">hal-04287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego (CA), United States. pp.547--552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288820v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287818v1</w:t>
+                <w:t xml:space="preserve">hal-04288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Transformer based on Grain-Oriented Electrical Steel Wound Cores</w:t>
               </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4077,221 +4077,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Système de Machine Electrique pour l'Etude des Performances sur Cycle</w:t>
+                <w:t xml:space="preserve">Conception silencieuse d'une inductance de lissage associée à un convertisseur MLI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Iamamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361553v1</w:t>
+                <w:t xml:space="preserve">hal-01361545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception silencieuse d'une inductance de lissage associée à un convertisseur MLI.</w:t>
+                <w:t xml:space="preserve">Modèle Système de Machine Electrique pour l'Etude des Performances sur Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361545v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception holistique de transformateurs pour une application ferroviaire.</w:t>
               </w:r>
@@ -4417,103 +4417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series classification with random convolution kernels: pooling operators and input representations matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4803,51 +4803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Lo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bekemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Kisserli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Delville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bekemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>