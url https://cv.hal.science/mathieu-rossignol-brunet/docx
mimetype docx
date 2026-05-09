--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -100,486 +100,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité de genre favorise-t-elle un rapport positif à la parentalité ?</w:t>
+                <w:t xml:space="preserve">Le genre à l'épreuve de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delès</w:t>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Zola</w:t>
+                <w:t xml:space="preserve">Théo Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (1), pp.119-145. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2024/3), pp.297-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.653.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05233943v1</w:t>
+                <w:t xml:space="preserve">hal-05155001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’APB à Parcoursup. Un outil au service du développement d’universités « d’excellence » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.252.0009⟩</w:t>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/132gu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05295416v1</w:t>
+                <w:t xml:space="preserve">halshs-04914582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre à l'épreuve de l'oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’égalité de genre favorise-t-elle un rapport positif à la parentalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pavie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Oberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Voldoire</w:t>
+                <w:t xml:space="preserve">Andrew Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.653.0297⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.119-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.751.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155001v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’APB à Parcoursup. Un outil au service du développement d’universités « d’excellence » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.9-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/132gu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.252.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04914582v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05295416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Probables déçus », « possibles satisfaits » ou « contrariés certains » ? Mesure de l'orientation contrariée à l'université et différences de parcours d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 106, pp.7-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -613,64 +613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évolution rapide et différenciée de la stratification scolaire. Les publics des formations franciliennes de droit et d’histoire, de 2016 (Admission Post-Bac) à 2019 (Parcoursup)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -704,77 +704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectivité scolaire et ouverture sociale : l’effet combiné de la réforme des admissions et de l’intégration à Parcoursup de Sciences Po Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (202), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -802,590 +802,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection à l’entrée à l’université, gage de poursuite d’études en Humanités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.10729⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726195v1</w:t>
+                <w:t xml:space="preserve">hal-03921504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter en licence d’humanités. Les filières d’arts, lettres, langues et sciences humaines sont-elles réellement un choix de second rang ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La sélection à l’entrée à l’université, gage de poursuite d’études en Humanités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-103-04⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.187-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674160v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S’orienter en licence d’humanités. Les filières d’arts, lettres, langues et sciences humaines sont-elles réellement un choix de second rang ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.60-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921504v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
+                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
+              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674324v2</w:t>
+                <w:t xml:space="preserve">halshs-03777330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux filières sélectives de l'enseignement supérieur au prisme des lycées d'origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconfiguration du champ des formations en sciences humaines en Île-de-France : le poids de la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Oberti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Varia, 104, pp.5-31. </w:t>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.136-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-104-01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777330v1</w:t>
+                <w:t xml:space="preserve">halshs-03674324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,850 +1411,1096 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants de première année à l'université : quels profils, quelles raisons du choix de formation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le genre à l’épreuve de l’oral. Facteurs de discrimination directe et indirecte à travers l’exemple de Sciences Po Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par le CIPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards XXXes journées du longitudinal, 16-17 juin 2025, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU (Institut de recherche sur l’éducation, UR 7318); CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2025, Dijon, France. pp.419-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/142ho⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419240v1</w:t>
+                <w:t xml:space="preserve">halshs-05157964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre à l’épreuve de l’oral. Facteurs de discrimination directe et indirecte à travers l’exemple de Sciences Po Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la &amp;quot;voie royale&amp;quot; scientifique aux mathématiques &amp;quot;discipline reine&amp;quot; : quels effets de la réforme du baccalauréat sur les hiérarchies socio-scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Oberti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Déage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards XXXes journées du longitudinal, 16-17 juin 2025, Dijon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d’études sur la réforme du baccalauréat général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU, Oct 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/142ho⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05157964v1</w:t>
+                <w:t xml:space="preserve">hal-05554532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maths expertes, le «nouveau» bac S ? Continuités et ruptures dans l’accès aux études supérieures suite à la réforme du baccalauréat général</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changing Residence for a New School Experience ? Analysing the Impact of Living in Priority Neighbourhoods Using Longitudinal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Licart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les inégalités d’accès à la solidarité collective : quels constats et enjeux aujourd’hui en France ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEDi; CESAER; BETA,, Dijon, 25 novembre 2024, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">ECER (European Conference on Educational Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04827792v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier les aspirations d’orientation vers le supérieur. Réflexions sur la notion d’orientation contrariée au travers des données APB, Parcoursup et du panel des bacheliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les étudiants de première année à l'université : quels profils, quelles raisons du choix de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les ficelles de la thèse" et "Le CENS du quanti"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire du CENS, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée par le CIPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04827779v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifier les aspirations d’orientation vers le supérieur. Réflexions sur la notion d’orientation contrariée au travers des données APB, Parcoursup et du panel des bacheliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les ficelles de la thèse" et "Le CENS du quanti"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire du CENS, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maths expertes, le «nouveau» bac S ? Continuités et ruptures dans l’accès aux études supérieures suite à la réforme du baccalauréat général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude pluridisciplinaire sur les inégalités d’accès à la solidarité collective : quels constats et enjeux aujourd’hui en France ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEDi; CESAER; BETA,, Dijon, 25 novembre 2024, Nov 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail sur l'enseignement supérieur (GTES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Descendre de la capitale : une mobilité contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-66, 2023, Études &amp; recherche, 9782111576704</w:t>
+              <w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.131-142, 2025, Études &amp; recherche, 978-2-11-174231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186490v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale de l’évolution des publics admis en L1 droit entre Admission Post-Bac (2016) et Parcoursup (2019) en Île-de-France et Occitanie ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanette Merlin; Nadine Théophile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De plus en plus de sélection dans un enseignement supérieur en segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, pp.9-25, 2023, Céreq Échanges, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cereq.3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feres Belgith; Marie paule Couto et Olivier Rey ed.; OVE National. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-66, 2023, Études &amp; recherche, 9782111576704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger dehors : représentations et pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bilbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Oemichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Palain Sainte-Agathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2264,91 +2510,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite d'études des bacheliers scientifiques toulousains : continuités et ruptures suite à l'introduction du nouveau baccalauréat général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04499949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2358,241 +2604,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la réforme des admissions à Sciences Po Paris : Mérite et inégalités en tension dans une grande école</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poursuite d’études des bacheliers scientifiques toulousains : continuités et ruptures suite à l’introduction du nouveau baccalauréat général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LIEPP. 2024, 176 p</w:t>
+              <w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite d’études des bacheliers scientifiques toulousains : continuités et ruptures suite à l’introduction du nouveau baccalauréat général</w:t>
+                <w:t xml:space="preserve">Les enjeux de la réforme des admissions à Sciences Po Paris : Mérite et inégalités en tension dans une grande école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications. 2024</w:t>
+              <w:t xml:space="preserve">LIEPP. 2024, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507401v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des filières sélectives de l’enseignement supérieur en Île-de-France dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2850,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire sociologique du changement. 2020, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2658,114 +2904,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ses humanités : aspirations et entrée en études des admis en licence d'arts, lettres, langues et sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU20018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04137829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2912,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.653.0297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-04" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03448773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142ho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04822549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04137829v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oberti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voldoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.653.0297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.751.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-106-01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Savina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674324v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03448773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142ho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Licart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Zaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bilbaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oemichen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Palain Sainte-Agathe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04499949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04822549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04137829v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>