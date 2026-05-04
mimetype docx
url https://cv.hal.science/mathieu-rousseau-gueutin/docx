--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -241,429 +241,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome level assembly of five Brassica rapa and oleracea accessions expand the resistance genes reservoir</w:t>
+                <w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J.W. Thomas</w:t>
+                <w:t xml:space="preserve">Manon Norest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Boudet</w:t>
+                <w:t xml:space="preserve">Adam Kautsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
+                <w:t xml:space="preserve">Anna Geraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bourdais</w:t>
+                <w:t xml:space="preserve">Elisabetta Oddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.2016. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06261-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421264v1</w:t>
+                <w:t xml:space="preserve">hal-05090352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of a core collection of Brassica rapa and Brassica oleracea unveils unexpected chemical diversity with potential applications in chemical ecology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anani Amegan Missinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.5451600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosome level assembly of five Brassica rapa and oleracea accessions expand the resistance genes reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Norest</w:t>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Kautsky</w:t>
+                <w:t xml:space="preserve">William J.W. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Geraci</w:t>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Oddo</w:t>
+                <w:t xml:space="preserve">Alexis Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090352v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Divergence Shaped the Genetic Regulation of Meiotic Homologous Recombination in Brassica Allopolyploids</w:t>
               </w:r>
@@ -777,325 +777,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
+                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Haelterman</w:t>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louvieaux</w:t>
+                <w:t xml:space="preserve">Anael Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chiodi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">László Kupcsik</w:t>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576276v1</w:t>
+                <w:t xml:space="preserve">hal-04682098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Haelterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louvieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+                <w:t xml:space="preserve">Claudia Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Brunet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">László Kupcsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682098v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,351 +1581,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Émilie Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+                <w:t xml:space="preserve">hal-03545783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Danilo</w:t>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Montes</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Archambeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545783v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,77 +2279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), </w:t>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,269 +2515,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
+                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226364v1</w:t>
+                <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (71), pp.49-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137565v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3035,90 +3035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3539,295 +3539,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607894v1</w:t>
+                <w:t xml:space="preserve">hal-01579439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of homoeologous chromosome exchanges influencing quantitative trait variation in Brassica napus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah V Schiessl</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (11), pp.1478-1489. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608092v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
               </w:r>
@@ -3941,161 +3941,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t>
+                <w:t xml:space="preserve">Mapping of homoeologous chromosome exchanges influencing quantitative trait variation in Brassica napus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+                <w:t xml:space="preserve">Anna Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Boutte</w:t>
+                <w:t xml:space="preserve">Birgit Samans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">Sarah V Schiessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.401-414. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (11), pp.1478-1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579439v1</w:t>
+                <w:t xml:space="preserve">hal-01608092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary fate of the chloroplast and nuclear rps16 genes as revealed through the sequencing and comparative analyses of four novel legume chloroplast genomes from Lupinus</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (4), pp.343-358. </w:t>
@@ -4477,671 +4477,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaliese S Mason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">Benoît Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp E Bayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naghmeh Besharat</w:t>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.115.183210⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.115.023242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345819v1</w:t>
+                <w:t xml:space="preserve">hal-01269912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bissuel</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.131. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-016-0432-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462774v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boutte</w:t>
+                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Aliaga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (67), pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269912v1</w:t>
+                <w:t xml:space="preserve">hal-01607867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-016-0432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412081v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaliese S Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp E Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Besharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202 (2), pp.513-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.183210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607867v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t>
               </w:r>
@@ -5255,813 +5255,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplast genome of the hexaploid Spartina maritima (Poaceae, Chloridoideae): Comparative analyses and molecular dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tale of two Spartinas: Climatic, photobiological and isotopic insights on the fitness of non-indigenous versus native species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Houda Chelaifa</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Carlos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.178-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187129v1</w:t>
+                <w:t xml:space="preserve">hal-01170439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two Spartinas: Climatic, photobiological and isotopic insights on the fitness of non-indigenous versus native species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernado Duarte</w:t>
+                <w:t xml:space="preserve">The chloroplast genome of the hexaploid Spartina maritima (Poaceae, Chloridoideae): Comparative analyses and molecular dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Baeta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika L. Ainouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joao Carlos Marques</w:t>
+                <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2015.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170439v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastid DNA in the nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first complete chloroplast genome of the Genistoid legume Lupinus luteus: evidence for a novel major lineage-specific rearrangement and new insights regarding plastome evolution in the legume family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ayliffe</w:t>
+                <w:t xml:space="preserve">Solenn Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Timmis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.269-272. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (7), pp.1197-1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.18762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318154v1</w:t>
+                <w:t xml:space="preserve">hal-01061902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first complete chloroplast genome of the Genistoid legume Lupinus luteus: evidence for a novel major lineage-specific rearrangement and new insights regarding plastome evolution in the legume family</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastid DNA in the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cordonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Lima</w:t>
+                <w:t xml:space="preserve">Michael Ayliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Timmis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (7), pp.1197-1210. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.269-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.18762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061902v1</w:t>
+                <w:t xml:space="preserve">hal-03318154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFRU, a single dominant locus regulates the balance between sexual and asexual plant reproduction in cultivated strawberry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Functional Replacement of the Plastidic Acetyl-CoA Carboxylase Subunit (accD) Gene by Recent Transfers to the Nucleus in Some Angiosperm Lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Gaston</w:t>
+                <w:t xml:space="preserve">Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Perrotte</w:t>
+                <w:t xml:space="preserve">Emily Higginson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ayliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Petit</w:t>
+                <w:t xml:space="preserve">Anil Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert047⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (4), pp.1918-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.214528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646133v1</w:t>
+                <w:t xml:space="preserve">hal-00834941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Functional Replacement of the Plastidic Acetyl-CoA Carboxylase Subunit (accD) Gene by Recent Transfers to the Nucleus in Some Angiosperm Lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFRU, a single dominant locus regulates the balance between sexual and asexual plant reproduction in cultivated strawberry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Day</w:t>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (4), pp.1918-1929. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (7), pp.1837-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.214528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834941v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastid Sequences Contribute to Some Plant Mitochondrial Genes</w:t>
               </w:r>
@@ -6306,64 +6306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of Plastid Sequences in the Plant Nuclear Genome for Millions of Years Facilitates Endosymbiotic Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ayliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Timmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (4), pp.2181-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6557,51 +6557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,51 +6690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic mapping between octoploid and diploid Fragaria species reveals a high level of colinearity between their genomes and the essentially disomic behavior of the cultivated octoploid strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Timmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.E. Bullerwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organelle Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2012, 978-3-642-22380-8. </w:t>
@@ -7369,77 +7369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Timmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ayliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Bock; V. Knoop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of Chloroplasts and Mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2012, Advances in Photosynthesis and Respiration, 978-94-007-2920-9. </w:t>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESALT : la résistance génétique comme levier de lutte contre la grosse altise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7983,51 +7983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées sur l’amélioration de l’assemblage de la variété de colza Darmor via l’utilisation des dernières technologies de séquençage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Carrefour de la sélection du colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,346 +8046,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+                <w:t xml:space="preserve">hal-03318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318174v1</w:t>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8427,77 +8427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8591,51 +8591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8677,90 +8677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spartina alterniflora genome evolution and gene expression under stress (pollution) conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8796,820 +8796,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+                <w:t xml:space="preserve">New traits in Spartina species: A consequence of hybridizations and/or polyploidy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436817v1</w:t>
+                <w:t xml:space="preserve">hal-02441057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New traits in Spartina species: A consequence of hybridizations and/or polyploidy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441057v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and stress tolerance in polyploid Spartina (Poaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Lima</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440871v1</w:t>
+                <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Epigenetics and stress tolerance in polyploid Spartina (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">SFEcologie2018 International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226348v1</w:t>
+                <w:t xml:space="preserve">hal-02440871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,329 +9671,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318224v1</w:t>
+                <w:t xml:space="preserve">hal-03318160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318160v1</w:t>
+                <w:t xml:space="preserve">hal-03318224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10100,51 +10100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop DYNAGEV2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
@@ -10311,90 +10311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica rapa genetic resources from Algeria: diversity and population structure based on SSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
@@ -10417,536 +10417,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jesus Castillo</w:t>
+                <w:t xml:space="preserve">Détection des homéologues au sein des génomes polyploïdes par capture de séquence : applications chez le cotonnier (Gossypium hirsutum) et les spartines (Spartina sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV OPTIMA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée « Capture de gènes » GDR 3692 CNRS-INRA Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422822v1</w:t>
+                <w:t xml:space="preserve">hal-02428285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploidy and phenotypic novelty: Phylogenetic context of DMSP (dimethylsulfoniopropionate) biosynthesis in Spartina (Poaceae, Chloridoideae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">The poor lonesome Brassica napus A subgenome may not survive without its mate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pllyploidy, Hybridization and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rovinj, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19783.42408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427542v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des homéologues au sein des génomes polyploïdes par capture de séquence : applications chez le cotonnier (Gossypium hirsutum) et les spartines (Spartina sp.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Polyploidy and phenotypic novelty: Phylogenetic context of DMSP (dimethylsulfoniopropionate) biosynthesis in Spartina (Poaceae, Chloridoideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Capture de gènes » GDR 3692 CNRS-INRA Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pllyploidy, Hybridization and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428285v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poor lonesome Brassica napus A subgenome may not survive without its mate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV OPTIMA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226308v1</w:t>
+                <w:t xml:space="preserve">hal-02422822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
@@ -11070,51 +11070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybridization, polyploidy and evolution of orthologous gene expression in Spartina species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11191,64 +11191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to detect duplicated sequences within highly polyploid species without any reference? An introduction to the use of the Pyro- and Illu-haplotyper pipelines for Spartina genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,90 +11316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome merger as evolutionary springboard: Insights from recurrent hybridization and polyploidy in Spartina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hybridization and Polyploidy (ICPHB-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rovinj, Croatia</w:t>
@@ -11422,402 +11422,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploidy, genome evolution and functional novelty in genus SpartinaI (Poaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Ainouche</w:t>
+                <w:t xml:space="preserve">Comparative analysis of five chloroplast genomes in the legume genus Lupinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Bellot</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference « Evolution of Plant Phenotypes: from genomes to traits »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">First workshop on Plant Genome Dynamics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162082v1</w:t>
+                <w:t xml:space="preserve">hal-01162537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of five chloroplast genomes in the legume genus Lupinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Morice</w:t>
+                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on Plant Genome Dynamics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162537v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">Polyploidy, genome evolution and functional novelty in genus SpartinaI (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference « Evolution of Plant Phenotypes: from genomes to traits »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318390v1</w:t>
+                <w:t xml:space="preserve">hal-01162082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a lonesome poor A genome of Brassica napus survive at diploid stage?</w:t>
               </w:r>
@@ -11941,64 +11941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploidy Spartina species: How to deal with hybrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12062,64 +12062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploidy Spartina species: How to deal with hybrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12196,77 +12196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
@@ -12289,346 +12289,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Salmon</w:t>
+                <w:t xml:space="preserve">Polyploidy and functional novelty: Origin of the DMSP production in genus Spartina (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108368v1</w:t>
+                <w:t xml:space="preserve">hal-01089324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploidy and functional novelty: Origin of the DMSP production in genus Spartina (Poaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089324v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent polyploidy in the salt marsh genus Spartina: Lessons and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12683,64 +12683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploid Spartina species: How to deal with hydrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,90 +12804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
@@ -12968,51 +12968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Génomique Environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
@@ -13192,51 +13192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13317,51 +13317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13410,320 +13410,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of genetic dissection of seasonal vs recurrent flowering according to year in the cultivated strawberry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélia Gaston</w:t>
+                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pedeprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">L. Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Berry production in changing climate conditions and cultivation systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Geisenheim, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820953v1</w:t>
+                <w:t xml:space="preserve">hal-02815615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+                <w:t xml:space="preserve">Variation of genetic dissection of seasonal vs recurrent flowering according to year in the cultivated strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Workshop on "Berry production in changing climate conditions and cultivation systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Geisenheim, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815615v1</w:t>
+                <w:t xml:space="preserve">hal-02820953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploidy and its consequence on QTL detection on fruit quality compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13826,51 +13826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Olbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13938,64 +13938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Desnoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14063,51 +14063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,51 +14207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Genetic and Metabolomic Factors Involved in Resistance to Flea Beetles in Diploid Brassica Germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rollandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14345,77 +14345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. </w:t>
@@ -14438,277 +14438,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04932621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Letort</w:t>
+                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318194v1</w:t>
+                <w:t xml:space="preserve">hal-03318199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318199v1</w:t>
+                <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
               </w:r>
@@ -14746,51 +14746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -14845,51 +14845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14966,51 +14966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -15078,51 +15078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15164,103 +15164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copy number variation generated by homeologous rearrangement creates phenotypic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Samans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bancroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saskatoon, Canada</w:t>
@@ -15302,90 +15302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete chloroplast genome of Spartina maritima: Insights from comparative analyses in the Poaceae family and molecular dating between polyploidy lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rennes, France</w:t>
@@ -15440,77 +15440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rennes, France. , 1 p., 2014</w:t>
@@ -15539,103 +15539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete chloroplast genome of Spartina maritima: insights from comparative analyses in the Poaceae family and molecular dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génomique environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
@@ -15664,90 +15664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexaploid Spartina maritime (Poaceae, Chloridoidea) genome: Composition and evolution in the grass family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15802,64 +15802,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of a chloroplastic gene functionally transferred to the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Higginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Ayliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15923,64 +15923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How strawberry can initiate continuous flowering: the genetic dissection of an agronomical interest trait, continuously-flowering in Fragaria x ananassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston-Dauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16061,64 +16061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16160,51 +16160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of plant breeding on genetic diversity of the cultivated strawberry Fragaria x ananassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16294,51 +16294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of wild Fragaria species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16419,77 +16419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic dissection of seasonal vs recurrent flowering for better management of the production of fruits in the cultivated strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Schafleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16669,51 +16669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genome specific markers in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16813,51 +16813,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17021,51 +17021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2F6DCCB"/>
+    <w:nsid w:val="0F3CBE7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17252,51 +17252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rousseau-gueutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1130-1090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126987602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190803000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431024574" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedehsaba Bilgrami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Darzi Ramandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farokhzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sobhani Najafabadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04401-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.589160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01612869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31PCPHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170439v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Duarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Marques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ayliffe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Timmis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18762" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Higginson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Day" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.214528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2010.01785.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KS8R1V0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.185074" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.12.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570RQ6G0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James Sargent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.083840" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sargent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Clarke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Simpson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0237-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M72J5BD9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sheppard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22380-8_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2920-9_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Folta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Stewart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440871v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02423210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162537v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gicquel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sargent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318368v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sargent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Ayliffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy N. Timmis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823149v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rousseau-gueutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1130-1090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126987602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190803000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431024574" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedehsaba Bilgrami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Darzi Ramandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farokhzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sobhani Najafabadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04401-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.589160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01612869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Marques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31PCPHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ayliffe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Timmis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18762" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Higginson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Day" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.214528" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2010.01785.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KS8R1V0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.185074" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.12.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570RQ6G0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James Sargent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.083840" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sargent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Clarke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Simpson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0237-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M72J5BD9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sheppard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22380-8_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2920-9_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Folta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Stewart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02423210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gicquel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815615v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sargent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318368v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sargent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Ayliffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy N. Timmis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823149v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>