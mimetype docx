--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,16966 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16915 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Rousseau-Gueutin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-rousseau-gueutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1130-1090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126987602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190803000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=4XmU8uIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431024574</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of a core collection of Brassica rapa and Brassica oleracea unveils unexpected chemical diversity with potential applications in chemical ecology and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anani Amegan Missinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manzanares-Dauleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5451600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome level assembly of five Brassica rapa and oleracea accessions expand the resistance genes reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J.W. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.2016. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06261-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Genetic Bases Associated With Microbiota Descriptors Shed Light Into a Novel Holobiont Generalist Genes Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Norest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kautsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Oddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (5), pp.e70108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Divergence Shaped the Genetic Regulation of Meiotic Homologous Recombination in Brassica Allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (4), pp.msaf073. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of root morphology in response to nitrogen across rapeseed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Haelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Chiodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Kupcsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 176 (3), pp.e14315. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.14315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anael Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (10), pp.4472-4490. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Hadj-Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Aissiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (9), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of seed weight QTLome using a consensus and highly dense genetic map in Brassica napus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayedehsaba Bilgrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Darzi Ramandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Farokhzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sobhani Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136 (7), pp.161. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-023-04401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why old duplicated genes are not thrown away in (paleo)polyploids? Example from the petC gene in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Plant Molecular Biology, 113, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-023-01387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coleen Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Stoeckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and Transposable Element Expression Evolution Following Recent and Past Polyploidy Events in Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.589160. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.589160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanina Azibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Hadj-Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-020-00385-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (71), pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loeiz Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Da silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (3), pp.434-447. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Istace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc-Christophe Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation success of polyploid plants closely Relates to the regulation of meiotic recombination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aissiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Deniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (12), pp.241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of DMSP (dimethylsulfoniopropionate) biosynthesis pathway: Origin and phylogenetic distribution in polyploid Spartina (Poaceae, Chloridoideae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.401-414. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of homoeologous chromosome exchanges influencing quantitative trait variation in Brassica napus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Samans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah V Schiessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1478-1489. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary fate of the chloroplast and nuclear rps16 genes as revealed through the sequencing and comparative analyses of four novel legume chloroplast genomes from Lupinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.343-358. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsx006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor lonesome A subgenome of Brassica napus var. Darmor (AACC) may not survive without its mate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lodé-Taburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (4), pp.1886-1897. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Trotoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of nitrogen use efficiency and yield stability across environments in winter rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.131. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-016-0432-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaliese S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp E Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naghmeh Besharat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202 (2), pp.513-23. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.115.183210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Aliaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.29--40. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.023242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (67), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chloroplast genome of the hexaploid Spartina maritima (Poaceae, Chloridoideae): Comparative analyses and molecular dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2015.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two Spartinas: Climatic, photobiological and isotopic insights on the fitness of non-indigenous versus native species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernado Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Carlos Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167, pp.178-190. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first complete chloroplast genome of the Genistoid legume Lupinus luteus: evidence for a novel major lineage-specific rearrangement and new insights regarding plastome evolution in the legume family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michon-Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (7), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid DNA in the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Timmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.269-272. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.18762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFRU, a single dominant locus regulates the balance between sexual and asexual plant reproduction in cultivated strawberry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (7), pp.1837-48. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Functional Replacement of the Plastidic Acetyl-CoA Carboxylase Subunit (accD) Gene by Recent Transfers to the Nucleus in Some Angiosperm Lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Higginson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 161 (4), pp.1918-1929. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.214528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid Sequences Contribute to Some Plant Mitochondrial Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Timmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (7), pp.1707-1711. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, mapping and transferability of Fragaria EST-SSRs within the Rosodae supertribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (2), pp.248-255. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0523.2010.01785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Class of PTEN Protein in Arabidopsis displays Unusual Phosphoinositide Phosphatase Activity and Efficiently Binds Phosphatidic Acid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnay Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena M. Julkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Testerink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 441 (1), pp.161-171. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20110776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of Plastid Sequences in the Plant Nuclear Genome for Millions of Years Facilitates Endosymbiotic Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Timmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (4), pp.2181-2193. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.185074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the evolutionary history of polyploidy in Fragaria L. (strawberry): new insights from phylogenetic analyses of low-copy nuclear genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Olbricht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (3), pp.515-30. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genetic mapping between octoploid and diploid Fragaria species reveals a high level of colinearity between their genomes and the essentially disomic behavior of the cultivated octoploid strawberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lerceteau-Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel James Sargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (4), pp.2045-2060. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.083840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced microsatellite map of diploid Fragaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Sargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Tobutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Arus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (7), pp.1349-1359. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17021,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F3CBE7C"/>
+    <w:nsid w:val="7A4F7664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17252,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rousseau-gueutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1130-1090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126987602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190803000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431024574" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedehsaba Bilgrami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Darzi Ramandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farokhzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sobhani Najafabadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04401-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.589160" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01612869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Duarte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Marques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187129v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31PCPHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ayliffe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Timmis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18762" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Huang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Higginson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Day" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.214528" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2010.01785.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KS8R1V0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.185074" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.12.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570RQ6G0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James Sargent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.083840" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sargent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Clarke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Simpson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0237-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M72J5BD9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sheppard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22380-8_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2920-9_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Folta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Stewart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318169v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427542v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02423210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02428378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Bras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01089324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gicquel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815615v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Desnoyes-Rothan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sargent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318368v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sargent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Ayliffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy N. Timmis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823149v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318366v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-rousseau-gueutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1130-1090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126987602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/190803000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4XmU8uIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431024574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Haelterman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvieaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chiodi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kupcsik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedehsaba Bilgrami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Darzi Ramandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farokhzadeh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sobhani Najafabadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04401-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.589160" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01612869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0432-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.06.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31PCPHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Duarte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baeta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Carlos Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.06.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ayliffe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Timmis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18762" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Higginson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Day" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.214528" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2010.01785.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KS8R1V0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.185074" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.12.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570RQ6G0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James Sargent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.083840" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sargent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Simpson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0237-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M72J5BD9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>