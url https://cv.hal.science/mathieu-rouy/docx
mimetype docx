--- v0 (2026-03-30)
+++ v1 (2026-05-13)
@@ -66,2460 +66,2554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermeture du recours à l’article 33 de la Convention européenne des droits de l’homme dans les litiges liés à l’interprétation et l’application du Droit de l’UE.</w:t>
+                <w:t xml:space="preserve">La citoyenneté européenne. Délimitation d'un champ d'application du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. pp.702, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appartenance à un parti politique dans l'État membre de résidence: nouvelle étape dans la construction de la dimension politique du statut de citoyen de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adhésion de l'UE à la Convention européenne des droits de l'homme : état des lieux et perspectives</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/4, pp.887-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les justifications aux entraves nationales aux libertés de circulation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de l'égalité entre les femmes et les hommes comme valeur fondamentale de l'UE : entre paradoxes et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les influences du droit public sur le droit des affaires</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 688, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">European Values and the Scope of EU Citizenship : Logical Ignorance or Mutual Influence</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05065468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intensité de protection du bien-être animal dans l’Union européenne à l’épreuve de la liberté de religion », p. 623-639 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Citizenship through the Lens of EU's Common Values</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 2/2021, « Le bien-être animal dans l’Union européenne : le temps d’accélérer la cadence ? », Actes de la quatrième journée de la Jeune recherche de l’AFEE [en ligne], https://idedh.edu.umontpellier.fr/files/2022/02/RDSA-2-2021-2.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dupont</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Brexit et libertés de circulation », n° 6950, p. 5-10 in Brexit. La relation future entre l’Union européenne et le Royaume-Uni : aspects sectoriels / dir. Mathieu Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conflictualité dans l’UE : menace existentielle ou catalyseur d’intégration</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03946997v1</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/158, supplément, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modération</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obligation de possession d’un titre de séjour pour un travailleur détaché non européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciné-débat « Bruxelles, ton univers impitoyable », en présence du réalisateur Yann-Antony Noghès</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624357v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Bien-être animal et droits fondamentaux</w:t>
+                <w:t xml:space="preserve">hal-02958630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité du refus d’un échange de permis de conduire d’un réfugié contre un permis de conduire français (CE, 17 décembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée de la jeune recherche de l’AFEE, Le bien-être animal dans l’Union européenne : le temps d’accélérer la cadence ?</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Entre extension et fragmentation du champ d’application du droit de l’UE : le cas de la citoyenneté européenne</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d’illégalité d’une décision d’un département de mettre fin à l’hébergement et à la mise à l’abri d’une mineure isolée (CE, 20 juillet 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier doctoral Le Champ du droit de l’Union</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Direction scientifique (avec Barbara Thibault et Laura Walz)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicabilité temporelle de la loi immigration et asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée de la jeune recherche de l’AFEE, Le bien-être animal dans l’Union européenne : le temps d’accélérer la cadence ?</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">La citoyenneté européenne : étude d’une source paradoxale du droit européen de la famille</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la notion de « fraude » à l’allocation pour demandeur d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne – Congrès 2020 de l’AFÉE / dir. Elsa Bernard, Marie Cresp et Marion Ho-Dac</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03088766v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de séjour, bénéfice du RSA et chômage involontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octroi du RSA pour un étranger et condition de présence sur le territoire français (CE, 22 octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interruption du délai de prescription de l’action publique en matière d’extradition en raison de la situation exceptionnelle du Kosovo (CE, 25 octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’obligation de motivation d’une décision de transfert d’un demandeur d’asile (CE, 7 décembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la menace grave pour la sûreté de l’État et retrait du statut de réfugié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, commentaire 2302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libre circulation des &amp;quot;nouvelles familles&amp;quot; dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles familles. Approches française et européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 222 p., pp. 151-169, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appréciation de l'identité nationale par le(s) juge(s) : nouvelle source de conflits ou nouvelle forme de dialogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conflictualité dans l'Union européenne : menace ou catalyseur d'intégration ? (dir. G. Marti et L. Robert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 384 p., pp. 247-274, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre extension et fragmentation du champ d’application du droit de l’union : le cas de la citoyenneté européenne », p. 397-414 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Blumann et Fabrice Picod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Panthéon-Assas, 1502 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Article 9 », p. 207-214 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive 2004/38 relative au droit de séjour des citoyens de l’Union européenne et des membres de leur famille. Commentaire article par article / dir. Anastasia Iliopoulou Penot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Droit de l’Union européenne), Bruylant, 584 p., 2020, 9782802765370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Article 10 », p. 215-224 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive 2004/38 relative au droit de séjour des citoyens de l’Union européenne et des membres de leur famille. Commentaire article par article / dir. Anastasia Iliopoulou Penot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Droit de l’Union européenne), Bruylant, 584 p., 2020, 9782802765370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’utopie européenne », p. 61-72 in Kiara Neri, Gérard Aïvo et Frédérique Lozanorios (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Chattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée en hommage au professeur Stéphane Doumbé-Billé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collection « Les Cahiers de l’EDIEC » [en ligne], n° 2, 138 p., Équipe de droit international, européen et comparé, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Article 11 », p. 225-230 in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive 2004/38 relative au droit de séjour des citoyens de l’Union européenne et des membres de leur famille. Commentaire article par article / dir. Anastasia Iliopoulou Penot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Droit de l’Union européenne), Bruylant, 584 p., 2020, 9782802765370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté européenne : étude d’une source paradoxale du droit européen de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Bernard; Marie Cresp; Marion Ho-Dac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne - Family within the Legal Order of the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.307-323, 2020, Droit de l’Union européenne, 9782802766889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'appartenance à un parti politique dans l'État membre de résidence: nouvelle étape dans la construction de la dimension politique du statut de citoyen de l'Union</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermeture du recours à l’article 33 de la Convention européenne des droits de l’homme dans les litiges liés à l’interprétation et l’application du Droit de l’UE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La prise en compte de l'égalité entre les femmes et les hommes comme valeur fondamentale de l'UE : entre paradoxes et potentialités</w:t>
+              <w:t xml:space="preserve">L'adhésion de l'UE à la Convention européenne des droits de l'homme : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Cardon, Nov 2025, Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justifications aux entraves nationales aux libertés de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« L’intensité de protection du bien-être animal dans l’Union européenne à l’épreuve de la liberté de religion », p. 623-639 in</w:t>
+              <w:t xml:space="preserve">Les influences du droit public sur le droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Combet et M. Zolomian, Mar 2025, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Values and the Scope of EU Citizenship : Logical Ignorance or Mutual Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              <w:t xml:space="preserve">European Citizenship through the Lens of EU's Common Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Marti, Nov 2023, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’appréciation de l’identité nationale saisie par le(s) juge(s) : nouvelle source de conflits ou nouvelle forme de dialogue ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La conflictualité dans l’UE : menace existentielle ou catalyseur d’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2022, Lyon (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Illégalité du refus d’un échange de permis de conduire d’un réfugié contre un permis de conduire français (CE, 17 décembre 2018)</w:t>
+              <w:t xml:space="preserve">Ciné-débat « Bruxelles, ton univers impitoyable », en présence du réalisateur Yann-Antony Noghès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être animal et droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Absence d’illégalité d’une décision d’un département de mettre fin à l’hébergement et à la mise à l’abri d’une mineure isolée (CE, 20 juillet 2018)</w:t>
+              <w:t xml:space="preserve">4e Journée de la jeune recherche de l’AFEE, Le bien-être animal dans l’Union européenne : le temps d’accélérer la cadence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études européennes (dir. sc. Mathieu Rouy, Barbara Thibault et Laura Walz), Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre extension et fragmentation du champ d’application du droit de l’UE : le cas de la citoyenneté européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Applicabilité temporelle de la loi immigration et asile</w:t>
+              <w:t xml:space="preserve">Atelier doctoral Le Champ du droit de l’Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris II – Panthéon-Assas, Mar 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique (avec Barbara Thibault et Laura Walz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur la notion de « fraude » à l’allocation pour demandeur d’asile</w:t>
+              <w:t xml:space="preserve">4e Journée de la jeune recherche de l’AFEE, Le bien-être animal dans l’Union européenne : le temps d’accélérer la cadence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'études européennes (AFEE), Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté européenne : étude d’une source paradoxale du droit européen de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...366 lines deleted...]
-                <w:t xml:space="preserve">hal-02958638v1</w:t>
+              <w:t xml:space="preserve">La famille dans l’ordre juridique de l’Union européenne – Congrès 2020 de l’AFÉE / dir. Elsa Bernard, Marie Cresp et Marion Ho-Dac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFÉE (ex-CEDECE), Dec 2020, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ d'application du droit de l'Union européenne. Étude à partir de la citoyenneté de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Jean Moulin - Lyon III, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024LYO30032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05122224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2529,105 +2623,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le critère d'« intégration sociale » dans la jurisprudence de la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04215031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2774,51 +2868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03651748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chattout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03558825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05122224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04215031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03558825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02958638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03651748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chattout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03080985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03043232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05117393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03946997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03088766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05122224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO30032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04215031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>