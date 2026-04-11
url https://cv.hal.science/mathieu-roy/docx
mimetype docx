--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -627,140 +627,140 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2013, 9791092789119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala, 1917-1969, et la construction nationale tanzanienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1, 2013, 9791092789102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670341v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04670345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIAMU, archipel de Lamu (Kenya)</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ushairi wa Kiswahili kuanzia karne ya 16 mpaka karne ya 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Ushairi wa Kiswahili, Open University, Dar es Salaam, Tanzania, Tanzania. 2014</w:t>
+              <w:t xml:space="preserve">Doctoral. Ushairi wa Kiswahili, Open University, Dar es Salaam, Tanzania, Tanzania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1483,3921 +1483,3921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00968563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00968558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 3.</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 4.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 2.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndwele imenishika &amp;quot;la maladie m'a pris&amp;quot; (Mathias E. Mnyampala, 1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyu ni Bwana Khamisi &amp;quot;celui-ci est Monsieur Khamisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Huyu ni Bwana Khamisi &amp;quot;celui-ci est Monsieur Khamisi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambo la ndoa mapenzi &amp;quot;l'ornement du mariage est l'amour&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anojidai ufundi &amp;quot;celui/celle qui se prétend de la maîtrise de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01052781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pambo la ndoa mapenzi &amp;quot;l'ornement du mariage est l'amour&amp;quot;.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazima iso mapenzi &amp;quot;l'obligation qui n'est pas de l'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lazima iso mapenzi &amp;quot;l'obligation qui n'est pas de l'amour</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de Bi Mary Mangwela au secrétaire régional de Kiongozi, le journal de l'église catholique datée du 17 mai 1958 au sujet de sa poésie Njozi ya mawe matatu &amp;quot;le songe des trois pierres&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 12 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 18 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 40 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (haut)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01312272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 40 (numérotation arbitraire)</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie --- deuxième prise de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit inédit, Ufasaha wa Kiswahili - de Mathias E. Mnyampala.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 18 (numérotation arbitraire)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 48 (dernière page)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 17 (numérotation arbitraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 12 (numérotation arbitraire)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 48 (dernière page)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit de Mtemi Mazengo wa Dodoma de Mathias E. Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction du manuscrit inédit, Ufasaha wa Kiswahili - de Mathias E. Mnyampala.</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 25 (numérotation arbitraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 3 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 20.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 2. Utangulizi (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Couverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 22.</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à en tête de la Présidence de la République (State House Tanganyika) signée par le Président Julius Kambarage Nyerere, datée du 29 août 1968 faisant état d'un avis défavorable à la publication de l'essai théologico-politique de Mathias E. Mnyampala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 8.</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 18.</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Début du manuscrit. Page de titre. Ugogo na ardhi yake. Dodoma, 18 août 1961.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 6.</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 21.</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 9.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Début du manuscrit. Page de titre. Ugogo na ardhi yake. Dodoma, 18 août 1961.</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Dibaji ya Bwana P.C. wa Jimbo la Kati. Bwana P.H. Johnston. (Avant-propos du P.C. de la province du centre. M. P.H. Johnston)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Record Form 1956 - État civil et données personnelles complètes de l'écrivain, juriste et poète tanzanien Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 19.</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 7.</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 5.</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 1. Tan-bihi na stighifari kwa Ugogo. Ugogo ibarikiwe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Dibaji ya Bwana P.C. wa Jimbo la Kati. Bwana P.H. Johnston. (Avant-propos du P.C. de la province du centre. M. P.H. Johnston)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 17.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 14.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 15.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 20.</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit (2014) d'Azimio la Arusha na Maandiko Matakatifu &amp;quot;la déclaration d'Arusha et les saintes écritures&amp;quot; de Mathias E. Mnyampala. Page 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Arusha, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01054343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Couverture.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 13.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 2. Utangulizi (Introduction)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Table des matières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 4.</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 10.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 3.</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Avant-propos sous la forme d'une lettre manuscrite écrite en kiswahili à l'encre rouge, datée du 17 août 1961 et signée par le P.C. (Provincial Commissioner) M. P. H. Johnston.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait of Mathias E. Mnyampala (b. 1917, Ihumwa, Tanganyika Territory-d. 1969, Dodoma, United Republic of Tanzania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. The Mathias E. Mnyampala's Archives, Dar es Salaam, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01121435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombe du poète et juriste tanzanien de langue swahilie Mathias E. Mnyampala, Dodoma, Tanzanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...659 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00517203v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01121435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
               </w:r>
@@ -6053,51 +6053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EB9D925"/>
+    <w:nsid w:val="96116454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>