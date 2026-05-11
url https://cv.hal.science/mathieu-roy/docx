--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">176165614</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">LGs1EpEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000439810799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -241,249 +262,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et philosophie d'expression swahilie en Tanzanie: vision et transformation du monde dans le Diwani de Mathias E. Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du politique en Afrique : comment prendre en compte la littérature d'expression swahilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers d'Afrique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42, pp.73-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481083v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Mnyampala: poésie et politique en Tanzanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -493,440 +514,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugogo na ardhi yake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9791092789201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04534102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala, 1917-1969, et la construction nationale tanzanienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2013, 9791092789119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala, 1917-1969, et la construction nationale tanzanienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2013, 9791092789102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KIAMU, archipel de Lamu (Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Rombi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9783838179438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisha ni kugharimia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9791092789201</w:t>
+              <w:t xml:space="preserve">, 2013, 9791092789027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...277 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -936,104 +957,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un diamant d’Afrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Bakri Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1043,166 +1064,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The woman hidden in the Diwani ya Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren D. M. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren D. M. Reed</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">halshs-01052772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au Diwani ya Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319970v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1212,100 +1233,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATHIAS E. MNYAMPALA (1917-1969) : POÉSIE D'EXPRESSION SWAHILIE ET CONSTRUCTION NATIONALE TANZANIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013INAL0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00778667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1315,91 +1336,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ushairi wa Kiswahili kuanzia karne ya 16 mpaka karne ya 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Ushairi wa Kiswahili, Open University, Dar es Salaam, Tanzania, Tanzania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1409,4134 +1430,4134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00968563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00968561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndwele imenishika &amp;quot;la maladie m'a pris&amp;quot; (Mathias E. Mnyampala, 1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyu ni Bwana Khamisi &amp;quot;celui-ci est Monsieur Khamisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anojidai ufundi &amp;quot;celui/celle qui se prétend de la maîtrise de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pambo la ndoa mapenzi &amp;quot;l'ornement du mariage est l'amour&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01052776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazima iso mapenzi &amp;quot;l'obligation qui n'est pas de l'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de Bi Mary Mangwela au secrétaire régional de Kiongozi, le journal de l'église catholique datée du 17 mai 1958 au sujet de sa poésie Njozi ya mawe matatu &amp;quot;le songe des trois pierres&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 12 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 18 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 40 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (haut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit inédit, Ufasaha wa Kiswahili - de Mathias E. Mnyampala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 48 (dernière page)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie --- deuxième prise de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01312296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 17 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit de Mtemi Mazengo wa Dodoma de Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (bas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 25 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 3 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 18.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à en tête de la Présidence de la République (State House Tanganyika) signée par le Président Julius Kambarage Nyerere, datée du 29 août 1968 faisant état d'un avis défavorable à la publication de l'essai théologico-politique de Mathias E. Mnyampala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 9.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Début du manuscrit. Page de titre. Ugogo na ardhi yake. Dodoma, 18 août 1961.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Dibaji ya Bwana P.C. wa Jimbo la Kati. Bwana P.H. Johnston. (Avant-propos du P.C. de la province du centre. M. P.H. Johnston)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 20.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00992018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00992013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 2. Utangulizi (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00991997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Couverture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00991989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Record Form 1956 - État civil et données personnelles complètes de l'écrivain, juriste et poète tanzanien Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 1. Tan-bihi na stighifari kwa Ugogo. Ugogo ibarikiwe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit (2014) d'Azimio la Arusha na Maandiko Matakatifu &amp;quot;la déclaration d'Arusha et les saintes écritures&amp;quot; de Mathias E. Mnyampala. Page 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Arusha, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01054343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Table des matières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Avant-propos sous la forme d'une lettre manuscrite écrite en kiswahili à l'encre rouge, datée du 17 août 1961 et signée par le P.C. (Provincial Commissioner) M. P. H. Johnston.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait of Mathias E. Mnyampala (b. 1917, Ihumwa, Tanganyika Territory-d. 1969, Dodoma, United Republic of Tanzania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. The Mathias E. Mnyampala's Archives, Dar es Salaam, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01121435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombe du poète et juriste tanzanien de langue swahilie Mathias E. Mnyampala, Dodoma, Tanzanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00517203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00517208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion des poètes d'expression swahilie, Dar es Salaam, Tanzanie, 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...804 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00864031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5546,316 +5567,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 3. Fieldwork in Ugogo (Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01121451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 1. 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01121445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulimwengu ni Sarabi / Le monde est un mirage / The World is a Mirage Field work in Dar es Salaam (2010), Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleimana Kirungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5865,127 +5886,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NooJ Kiswahili Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Silberztein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6053,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96116454"/>
+    <w:nsid w:val="6989DB84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LGs1EpEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>