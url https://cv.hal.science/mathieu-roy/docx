--- v2 (2026-05-11)
+++ v3 (2026-06-02)
@@ -619,341 +619,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maisha ni kugharimia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9791092789027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala, 1917-1969, et la construction nationale tanzanienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2013, 9791092789119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala, 1917-1969, et la construction nationale tanzanienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DL2A BULUU PUBLISHING</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2013, 9791092789102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIAMU, archipel de Lamu (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Rombi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9783838179438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588841v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-04534063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1438,4030 +1438,4030 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00968559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartouches et cartouchière de l'armée allemande utilisées dans la guerre des Maji Maji (1905-1907) au Tanganyika, prise de vue 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00968563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndwele imenishika &amp;quot;la maladie m'a pris&amp;quot; (Mathias E. Mnyampala, 1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambo la ndoa mapenzi &amp;quot;l'ornement du mariage est l'amour&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anojidai ufundi &amp;quot;celui/celle qui se prétend de la maîtrise de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazima iso mapenzi &amp;quot;l'obligation qui n'est pas de l'amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2014</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de Bi Mary Mangwela au secrétaire régional de Kiongozi, le journal de l'église catholique datée du 17 mai 1958 au sujet de sa poésie Njozi ya mawe matatu &amp;quot;le songe des trois pierres&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2013</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyu ni Bwana Khamisi &amp;quot;celui-ci est Monsieur Khamisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie --- deuxième prise de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit inédit, Ufasaha wa Kiswahili - de Mathias E. Mnyampala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 48 (dernière page)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2010</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiture en pays gogo du président Julius Kambarage Nyerere par le Mtemi Mazengo de Dodoma, Tanzanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 17 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du manuscrit de Mtemi Mazengo wa Dodoma de Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (bas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Azimio la Arusha na Maandiko Matakatifu - la déclaration d'Arusha et les Saintes Ecritures de Mathias E. Mnyampala. Page: 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 25 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 3 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 40 (numérotation arbitraire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit d'Hazina ya Washairi - le Trésor des poètes, collection de poèmes en Kiswahili des années 1930 réalisée par Mathias E. Mnyampala. Page: 1 (haut)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01312272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 12 (numérotation arbitraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit inédit des Mashairi ya Vidato - Poèmes en entailles, collection de poèmes en Kiswahili de Mathias E. Mnyampala. Page: 18 (numérotation arbitraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01312287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 20.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 15.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 2. Utangulizi (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Couverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Dibaji ya Bwana P.C. wa Jimbo la Kati. Bwana P.H. Johnston. (Avant-propos du P.C. de la province du centre. M. P.H. Johnston)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à en tête de la Présidence de la République (State House Tanganyika) signée par le Président Julius Kambarage Nyerere, datée du 29 août 1968 faisant état d'un avis défavorable à la publication de l'essai théologico-politique de Mathias E. Mnyampala.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01052416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 9.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dodoma, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Début du manuscrit. Page de titre. Ugogo na ardhi yake. Dodoma, 18 août 1961.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Archives numériques Mathias E. Mnyampala, Dar-es-Salaam, Tanzania. 2009</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal Record Form 1956 - État civil et données personnelles complètes de l'écrivain, juriste et poète tanzanien Mathias E. Mnyampala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00864020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 1. Tan-bihi na stighifari kwa Ugogo. Ugogo ibarikiwe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit inédit (2014) d'Azimio la Arusha na Maandiko Matakatifu &amp;quot;la déclaration d'Arusha et les saintes écritures&amp;quot; de Mathias E. Mnyampala. Page 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Arusha, Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01054343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Table des matières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00992005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Avant-propos sous la forme d'une lettre manuscrite écrite en kiswahili à l'encre rouge, datée du 17 août 1961 et signée par le P.C. (Provincial Commissioner) M. P. H. Johnston.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00991990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 22.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00992020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 18.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00992016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrit d'Ugogo na ardhi yake (L'Ugogo et son sol) de Mathias E. Mnyampala - 1961. Page 8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00992003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait of Mathias E. Mnyampala (b. 1917, Ihumwa, Tanganyika Territory-d. 1969, Dodoma, United Republic of Tanzania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. The Mathias E. Mnyampala's Archives, Dar es Salaam, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Dar es Salaam, Tanzania. 2008</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01121435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombe du poète et juriste tanzanien de langue swahilie Mathias E. Mnyampala, Dodoma, Tanzanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...1736 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00517203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias E. Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dodoma, Tanzania. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -5575,164 +5575,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01121451v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 3. Fieldwork in Ugogo (Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mathias Mnyampala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535582v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">medihal-01121451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the meaning of the word 'ngonjera' from Cigogo in Kiswahili - Part 1. 2011.</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6989DB84"/>
+    <w:nsid w:val="5B1A612C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LGs1EpEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-4355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165614" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=LGs1EpEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439810799" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481083v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mnyampala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias E. Mnyampala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dl2a.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathias Mnyampala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bakri Abedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren D. M. Reed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319970v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778667v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INAL0002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00968563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01312287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01052416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01054343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992005v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00991990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00992003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121435v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00517208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00864031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121451v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01121445v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleimana Kirungi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4f7813b47d86b9c4604c083fc8fa8c5b43892fe;origin=https://hal.archives-ouvertes.fr/hal-04534163;visit=swh:1:snp:9fe915a6b56a6078228c8c1abf3ac59119c5ee78;anchor=swh:1:rel:37dc4fd9576be318c5b4b5f5fa57a8eba17a789b;path=/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>